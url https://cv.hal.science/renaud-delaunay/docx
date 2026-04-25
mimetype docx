--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -66,6459 +66,6593 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin dynamics in elemental Ni and Ni85Co15 thin films probed by high harmonic generated photons around the M 2,3 edges</w:t>
+                <w:t xml:space="preserve">Soft X-rays with orbital angular momentum for resonant scattering experiments at Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Dubois</w:t>
+                <w:t xml:space="preserve">Pietro Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Rodriguez Cortez</w:t>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Hennes</w:t>
+                <w:t xml:space="preserve">Joan Vila-Comamala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (5), pp.054501. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/4.0000769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S160057752600322X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05349232v1</w:t>
+                <w:t xml:space="preserve">hal-05601242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t>
+                <w:t xml:space="preserve">Spin dynamics in elemental Ni and Ni85Co15 thin films probed by high harmonic generated photons around the M 2,3 edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Léveillé</w:t>
+                <w:t xml:space="preserve">Juliette Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Desjardins</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horia Popescu</w:t>
+                <w:t xml:space="preserve">Carlos Rodriguez Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vondungbo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.103 - 110. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (5), pp.054501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/4.0000769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515026v1</w:t>
+                <w:t xml:space="preserve">hal-05349232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
+                <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Liu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivette Bermúdez Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (7), pp.073001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03764396v1</w:t>
+                <w:t xml:space="preserve">hal-03771247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
+                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Légaré</w:t>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivette Bermúdez Macias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 93 (7), pp.073001. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771247v1</w:t>
+                <w:t xml:space="preserve">hal-03764396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element-selective analysis of ultrafast demagnetization in Co/Pt multilayers exhibiting large perpendicular magnetic anisotropy</w:t>
+                <w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hennes</w:t>
+                <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lambert</w:t>
+                <w:t xml:space="preserve">Kewin Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chardonnet</w:t>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Chiuzbăian</w:t>
+                <w:t xml:space="preserve">Boris Vondungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0080275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.103 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639146v1</w:t>
+                <w:t xml:space="preserve">hal-03515026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">Element-selective analysis of ultrafast demagnetization in Co/Pt multilayers exhibiting large perpendicular magnetic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+                <w:t xml:space="preserve">G. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chiuzbăian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120 (7), pp.072408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0080275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407519v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaaeldine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (20), pp.32388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.430828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03808361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-ray Lensless Imaging in Reflection Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics8120569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Buried Interfaces in Fe/Si Multilayer by hard X-ray emission spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vita Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 53 (12), pp.1043-1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sia.7005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.034305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146869v1</w:t>
+                <w:t xml:space="preserve">hal-03407519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMET: a new end-station at SOLEIL for coherent magnetic scattering in transmission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Popescu</w:t>
+                <w:t xml:space="preserve">Time-Resolved XUV Absorption Spectroscopy and Magnetic Circular Dichroism at the Ni M 2,3 -Edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Rösner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Perron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">V. Pinty</w:t>
+                <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577518016612⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11010325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106187v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study thin film waveguides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COMET: a new end-station at SOLEIL for coherent magnetic scattering in transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Zhang</w:t>
+                <w:t xml:space="preserve">R. Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pendenque</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Vickridge</w:t>
+                <w:t xml:space="preserve">V. Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.280-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577518016612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142094v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power electron diode for linear induction accelerator at a flash radiographic facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study thin film waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pendenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Georges</w:t>
+                <w:t xml:space="preserve">I. Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.070401⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 452, pp.12-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861902v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Delaunay</w:t>
+                <w:t xml:space="preserve">High power electron diode for linear induction accelerator at a flash radiographic facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mika</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">A. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.070401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.070401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344801v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.6. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics4010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448509v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the MnAs α/β-Striped Microstructure and of the Fe Magnetization Reversal in Fe/MnAs/GaAs(001): An Optical-Laser Pump–Free-Electron-Laser Probe Scattering Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounès Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenio Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 4 (2), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/photonics4020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-field excitations in multiferroic TbMnO3 by Mn L3 and O K resonant inelastic X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiatai Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 47 (3), pp.194101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4990683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941851v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pump−probe experiments at the TEMPO beamline using the low-α operation mode of Synchrotron SOLEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu G Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Tordeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (4), pp.886 - 897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600577517007913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Evidence for Superexchange in the Ferrimagnetic Spinel FeCr2S4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bolognesi</w:t>
+                <w:t xml:space="preserve">Sorin G Chiuzbăian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rousseau</w:t>
+                <w:t xml:space="preserve">Stefania Brignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Coryn F Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Guarise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (40), pp.22369-22376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344838v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Evidence for Superexchange in the Ferrimagnetic Spinel FeCr2S4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Brignolo</w:t>
+                <w:t xml:space="preserve">M. Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coryn F Hague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">P. Markush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Guarise</w:t>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07471⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881461v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of stent thrombosis analysed by optical coherence tomography: insights from the national PESTO French registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Meneveau</w:t>
+                <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehv711⟩</w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/photonics4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850363v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence, timing, predictors and impact of acute heart failure complicating ST-segment elevation myocardial infarction in patients treated by primary percutaneous coronary intervention</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Filippi</w:t>
+                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. g. Piekarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.07.040⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (7), pp.073201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01372350v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. a. Huber</w:t>
+                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounès Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Obstbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (20), pp.205003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365426v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and field dependent magnetization in a sub-µm patterned Co/FeRh film studied by resonant x-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenio Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lounès Lounis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martin Obstbaum</w:t>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/20/205003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.10343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323817v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely tunable two-colour seeded free-electron laser source for resonant-pump resonant-probe magnetic scattering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahrati Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10343⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01277514v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitation of ultrafast demagnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonard Müller</w:t>
+                <w:t xml:space="preserve">Incidence, timing, predictors and impact of acute heart failure complicating ST-segment elevation myocardial infarction in patients treated by primary percutaneous coronary intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Auffret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Hacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Filippi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18970⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221, pp.433--442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcard.2016.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383874v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+                <w:t xml:space="preserve">Mechanisms of stent thrombosis analysed by optical coherence tomography: insights from the national PESTO French registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amabile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor López-Flores</w:t>
+                <w:t xml:space="preserve">X. Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Meneveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936155⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (15), pp.1208-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehv711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443654v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">J. A. Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (37), pp.24063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223188v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geilhufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (issue 5), pp.054416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01215231v1</w:t>
+                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Geilhufe</w:t>
+                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
+                <w:t xml:space="preserve">hal-01223188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tosic</w:t>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215212v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of hydrogenation in protecting polycyclic aromatic hydrocarbons from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (5), pp.050702(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.050702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01236904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">Victor López-Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.202404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4936155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997395v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t>
+                <w:t xml:space="preserve">Magnetization and Microstructure Dynamics in Fe/MnAs/GaAs(001): Fe Magnetization Reversal by a Femtosecond Laser Pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ducousso</w:t>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Ge</w:t>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boutu</w:t>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Barbrel</w:t>
+                <w:t xml:space="preserve">A. Ciavardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (24), pp.247202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.247202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203111v1</w:t>
+                <w:t xml:space="preserve">hal-01240513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization and Microstructure Dynamics in Fe/MnAs/GaAs(001): Fe Magnetization Reversal by a Femtosecond Laser Pulse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">X. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrari</w:t>
+                <w:t xml:space="preserve">W. Boutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciavardini</w:t>
+                <w:t xml:space="preserve">B. Barbrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 113 (24), pp.247202. </w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.247202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240513v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. H. Stockett</w:t>
+                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. D. Alexander</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhang</w:t>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215242v1</w:t>
+                <w:t xml:space="preserve">hal-00997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of AERHA, a high acceptance high resolution soft x-ray spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin G. Chiuzbaian</w:t>
+                <w:t xml:space="preserve">J. D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coryn F. Hague</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
+                <w:t xml:space="preserve">Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4871362⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (22), pp.224306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4881603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240499v1</w:t>
+                <w:t xml:space="preserve">hal-01215242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-100 nanometer lensless probing of Co/Pd magnetic nanodomains using a table-top femtosecond soft X-ray harmonic source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">W. Boutu</w:t>
+                <w:t xml:space="preserve">Design and performance of AERHA, a high acceptance high resolution soft x-ray spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin G. Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tudu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Barbrel</w:t>
+                <w:t xml:space="preserve">Coryn F. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2013.839058⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 85 (4), pp.043108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400989v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in patterned Co/Pd multilayers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sub-100 nanometer lensless probing of Co/Pd magnetic nanodomains using a table-top femtosecond soft X-ray harmonic source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barbrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.224420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (17), pp.1475 - 1483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2013.839058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240525v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in patterned Co/Pd multilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (22), pp.224420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.224420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gautier</w:t>
+                <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743509v1</w:t>
+                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Wang</w:t>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dl. Zhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Schaffert</w:t>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00724499v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast optical demagnetization manipulates nanoscale spin structure in domain walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dl. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Pfau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">B. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Graves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schaffert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Al-Shemmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2108⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.267403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405526v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00724499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+                <w:t xml:space="preserve">Ultrafast optical demagnetization manipulates nanoscale spin structure in domain walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pfau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Al-Shemmary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820793v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the gamma-alpha Transition in Bulk Ce under Pressure: A Direct Investigation by Resonant Inelastic X-ray Scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Mariot</w:t>
+                <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/94/54003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018658v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the γ-α transition in bulk Ce under pressure: a direct investigation by resonant inelastic x-ray scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing the gamma-alpha Transition in Bulk Ce under Pressure: A Direct Investigation by Resonant Inelastic X-ray Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Rueff</w:t>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Itié</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. F. Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 96, pp.237403/1-4</w:t>
+              <w:t xml:space="preserve">, 2006, 96, pp.237403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00211521v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of experimental Salmonella enteriditis carrier state in B13 Leghorn chicks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the γ-α transition in bulk Ce under pressure: a direct investigation by resonant inelastic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+                <w:t xml:space="preserve">J.-P. Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Marly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Delaunay</w:t>
+                <w:t xml:space="preserve">J.-P. Itié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Taguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Avian diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 39, pp.796-803</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96, pp.237403/1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704515v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00211521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantification of experimental Salmonella enteriditis carrier state in B13 Leghorn chicks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lechopier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Marly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avian diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 39, pp.796-803</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental carrier state of Salmonella enteritidis in B13 chicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Duchet Suchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lechopier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 25, pp.413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02705303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6528,1833 +6662,1833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH THz User Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rui Pan, Jan 2023, Hambourg &amp; Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-15 fs time resolution for the study of ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aladine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH FL24 Evaluation Panel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rolf Treusch, Oct 2022, Hambourg &amp; Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XRMS view on ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe S Chiuzbăian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REXS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
+              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932835v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Study of buried interfaces in Fe/Si multilayer by hard x-ray emission spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hina Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ilakovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICISM 2021, International Conference on Interfaces, Surfaces and Materials,</w:t>
+              <w:t xml:space="preserve">ICISM 2021, Int. Conf. on Interfaces, Surfaces and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932850v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de guides d’ondes par PIXE en mode Kossel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-10 fs time resolution for the study of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque « Rayons X et Matière » (RX2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932776v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-10 fs time resolution for the study of ultrafast demagnetization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude de guides d’ondes par PIXE en mode Kossel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pendenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">13ème Colloque « Rayons X et Matière » (RX2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03974755v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and fragmentation of protonated molecules after ionization of molecular clusters with multiply charged ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Kočišek</w:t>
+                <w:t xml:space="preserve">Optically induced Fe magnetization reversal in Fe/MnAs/GaAs(001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International conference on photonic electronic and atomic collisions (ICPEAC2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/7/072081⟩</w:t>
+              <w:t xml:space="preserve">ADVANCES IN X-RAY FREE-ELECTRON LASERS INSTRUMENTATION III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1000 20TH ST, PO BOX 10, BELLINGHAM, WA 98227-0010 USA, Unknown Region. pp.95120I, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2184710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02894126v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically induced Fe magnetization reversal in Fe/MnAs/GaAs(001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Lounis</w:t>
+                <w:t xml:space="preserve">Formation and fragmentation of protonated molecules after ionization of molecular clusters with multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vizcaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Poully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schwob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kočišek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN X-RAY FREE-ELECTRON LASERS INSTRUMENTATION III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2184710⟩</w:t>
+              <w:t xml:space="preserve">29th International conference on photonic electronic and atomic collisions (ICPEAC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toledo, Spain. pp.072081, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/7/072081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240495v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the magnetization profile of Co/Mg periodic multilayers by magneto-optic Kerr effect and X-ray magnetic resonant reflectivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Mahne</w:t>
+                <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Thin Films (ICTF-15)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/417/1/012025⟩</w:t>
+              <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Buenos Aires, Argentina. pp.4711-4716, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2256113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801971v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00912674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Breitwieser</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gaudemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Latin American Workshop on Magnetism, Magnetic Materials and their Applications (LAW3M)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2256113⟩</w:t>
+              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France. pp.202009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/20/202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00912674v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00954720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMA-2 at SOLEIL: a set-up for magnetic and coherent scattering of polarized soft x-rays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Avila</w:t>
+                <w:t xml:space="preserve">Determination of the magnetization profile of Co/Mg periodic multilayers by magneto-optic Kerr effect and X-ray magnetic resonant reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Synchrotron Radiation Instrumentation (SRI 2012)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/425/20/202009⟩</w:t>
+              <w:t xml:space="preserve">15th International Conference on Thin Films (ICTF-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Kyoto, Japan. pp.012025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/417/1/012025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00954720v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in meander domain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2012 - JOINT EUROPEAN MAGNETIC SYMPOSIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 AVE DU HOGGAR PARC D ACTIVITES COUTABOEUF BP 112, F-91944 CEDEX A, France. pp.UNSP 01001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20134001001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of magnetic order in meander domain structures: role of lateral confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2012 - Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Parme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00773580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8364,779 +8498,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the crystal field in rare earth titanate pyrochlores by resonant inelsatic x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Duros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hebatalla Elnaggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th SOLEIL User's Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRR-GIXRF combined characterization of Mg/Sc multilayer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the crystal field in rare earth titanate pyrochlores by resonant inelsatic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Octave Duros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hebatalla Elnaggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXRS 2022, European Conference on X-ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium. , 2022</w:t>
+              <w:t xml:space="preserve">SUCCESS-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Les Houches, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936384v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the crystal field in rare earth titanate pyrochlores by resonant inelsatic x-ray scattering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">XRR-GIXRF combined characterization of Mg/Sc multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Jarrier</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUCCESS-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Les Houches, France. </w:t>
+              <w:t xml:space="preserve">EXRS 2022, European Conference on X-ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941780v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the crystal field in rare earth titanate pyrochlores by resonant inelsatic x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Duros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameĺie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Journée de l'ED388</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'ondes analysé par PIXE en mode Kossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSI 2020 Journées Surfaces &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study the interfaces of thin film waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pendenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vickridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Summer School on the Physical and Chemical Principles in Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9146,161 +9280,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft x-rays with Orbital Angular Momentum for resonant scattering experiments at the SOLEIL synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Vila-Comamala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05437327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId297"/>
+      <w:footerReference w:type="default" r:id="rId299"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9447,51 +9581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.070401" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941851v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatai Feng" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990683" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Brignolo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F Hague" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarise" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07471" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souteyrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amabile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chabin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meneveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv711" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Auffret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hacot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filippi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.07.040" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TK23G85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018658v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Hague" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704515v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechopier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernadet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932776v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pendenque" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801971v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/417/1/012025" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991376v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Duros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebatalla Elnaggar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936384v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941780v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941774v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932801v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752600322X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.070401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941851v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatai Feng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990683" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Brignolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F Hague" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07471" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Auffret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hacot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filippi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.07.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TK23G85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souteyrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amabile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chabin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meneveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Hague" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechopier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernadet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pendenque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/417/1/012025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Duros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebatalla Elnaggar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941780v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941774v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932801v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>