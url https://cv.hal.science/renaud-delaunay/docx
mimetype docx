--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -183,78 +183,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 33 (3), </w:t>
+              <w:t xml:space="preserve">, 2026, 33 (3), pp.858-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S160057752600322X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601242v1</w:t>
+                <w:t xml:space="preserve">hal-05437327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin dynamics in elemental Ni and Ni85Co15 thin films probed by high harmonic generated photons around the M 2,3 edges</w:t>
               </w:r>
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
+                <w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Légaré</w:t>
+                <w:t xml:space="preserve">Cyril Léveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+                <w:t xml:space="preserve">Kewin Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivette Bermúdez Macias</w:t>
+                <w:t xml:space="preserve">Horia Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vondungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.103 - 110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771247v1</w:t>
+                <w:t xml:space="preserve">hal-03515026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+                <w:t xml:space="preserve">Analytic description and optimization of magneto-optical Kerr setups with photoelastic modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivette Bermúdez Macias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (7), pp.073001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0088610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764396v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot experiments at the soft X-FEL FERMI using a back-side-illuminated scientific CMOS detector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Desjardins</w:t>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horia Popescu</w:t>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Vondungbo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Hennes</w:t>
+                <w:t xml:space="preserve">Gheorghe Sorin Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.103 - 110. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.1323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/s1600577521012303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app12031323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515026v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element-selective analysis of ultrafast demagnetization in Co/Pt multilayers exhibiting large perpendicular magnetic anisotropy</w:t>
               </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-15-fs X-ray pump and X-ray probe experiment for the study of ultrafast magnetization dynamics in ferromagnetic alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaaeldine Merhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (20), pp.32388. </w:t>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-ray Lensless Imaging in Reflection Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,77 +1312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward ultrafast magnetic depth profiling using time-resolved x-ray resonant magnetic reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Hennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Rösner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheorghe S Chiuzbaian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1842,295 +1842,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power electron diode for linear induction accelerator at a flash radiographic facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
+                <w:t xml:space="preserve">A. Mika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barnes</w:t>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Poulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Georges</w:t>
+                <w:t xml:space="preserve">L. Adoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.070401⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01861902v1</w:t>
+                <w:t xml:space="preserve">hal-02344801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-driven formation of covalently bound carbon nanoparticles from ion collisions with clusters of C60 fullerenes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Delaunay</w:t>
+                <w:t xml:space="preserve">High power electron diode for linear induction accelerator at a flash radiographic facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie-Marie Plewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">Virgile Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mika</w:t>
+                <w:t xml:space="preserve">T. Barnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Adoui</w:t>
+                <w:t xml:space="preserve">A. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 129, pp.766-774. </w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (7), pp.070401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2017.12.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.21.070401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344801v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the MnAs α/β-Striped Microstructure and of the Fe Magnetization Reversal in Fe/MnAs/GaAs(001): An Optical-Laser Pump–Free-Electron-Laser Probe Scattering Experiment</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Juhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2512,295 +2512,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic Evidence for Superexchange in the Ferrimagnetic Spinel FeCr2S4</w:t>
+                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin G Chiuzbăian</w:t>
+                <w:t xml:space="preserve">M. Castrovilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Brignolo</w:t>
+                <w:t xml:space="preserve">P. Markush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coryn F Hague</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Guarise</w:t>
+                <w:t xml:space="preserve">P. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07471⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02881461v1</w:t>
+                <w:t xml:space="preserve">hal-02344838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation of pure and hydrated clusters of 5Br-uracil by low energy carbon ions: observation of hydrated fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic Evidence for Superexchange in the Ferrimagnetic Spinel FeCr2S4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Markush</w:t>
+                <w:t xml:space="preserve">Sorin G Chiuzbăian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bolognesi</w:t>
+                <w:t xml:space="preserve">Stefania Brignolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rousseau</w:t>
+                <w:t xml:space="preserve">Coryn F Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">Marco Guarise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (30), pp.19807-19814. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (40), pp.22369-22376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP02233F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344838v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Element Selective Probe of the Ultra-Fast Magnetic Response to an Element Selective Excitation in Fe-Ni Compounds Using a Two-Color FEL Source</w:t>
               </w:r>
@@ -2920,90 +2920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of Energy-Transfer Distributions in Ionizing Ion-Molecule Collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. g. Piekarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. a. Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3730,632 +3730,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. Kettunen</w:t>
+                <w:t xml:space="preserve">T. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cartoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Tosic</w:t>
+                <w:t xml:space="preserve">M. H. Stockett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215212v1</w:t>
+                <w:t xml:space="preserve">hal-01215231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Geilhufe</w:t>
+                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Eddrief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.8120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally induced magnetization switching in Fe/MnAs/GaAs(001): selectable magnetic configurations by temperature and field control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+                <w:t xml:space="preserve">Irreversible transformation of ferromagnetic ordered stripe domains in single-shot infrared-pump/resonant-x-ray-scattering-probe experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schaffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lopez-Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Geilhufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep08120⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (issue 5), pp.054416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.054416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223188v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01143243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of H2 from internally heated polycyclic aromatic hydrocarbons: Excitation energy dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site- and state-selected photofragmentation of 2Br-pyrimidine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cartoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Gatchell</w:t>
+                <w:t xml:space="preserve">R. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. H. Stockett</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">S. Tosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (14), pp.144305. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (37), pp.24063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4917021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP02601F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215231v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure of hydrogenation in protecting polycyclic aromatic hydrocarbons from fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Ruette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Giacomozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four-state magnetic configuration in a tri-layer asymmetric ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4534,485 +4534,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetization and Microstructure Dynamics in Fe/MnAs/GaAs(001): Fe Magnetization Reversal by a Femtosecond Laser Pulse</w:t>
+                <w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Spezzani</w:t>
+                <w:t xml:space="preserve">M. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrari</w:t>
+                <w:t xml:space="preserve">X. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Allaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Vidal</w:t>
+                <w:t xml:space="preserve">W. Boutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ciavardini</w:t>
+                <w:t xml:space="preserve">D. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barbrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.247202⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240513v1</w:t>
+                <w:t xml:space="preserve">hal-01203111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot studies of a Co/Pd thin film's magnetic nano-domain structure using ultrafast x-ray scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ducousso</w:t>
+                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Ge</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boutu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Barbrel</w:t>
+                <w:t xml:space="preserve">M. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Domaracka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1054-660X/24/2/025301⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203111v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prompt and delayed fragmentation of bromouracil cations ionized by multiply charged ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Delaunay</w:t>
+                <w:t xml:space="preserve">Magnetization and Microstructure Dynamics in Fe/MnAs/GaAs(001): Fe Magnetization Reversal by a Femtosecond Laser Pulse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Spezzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Champeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Maclot</w:t>
+                <w:t xml:space="preserve">E. Allaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Capron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Domaracka</w:t>
+                <w:t xml:space="preserve">A. Ciavardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.162. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (24), pp.247202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjd/e2014-50073-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.113.247202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997395v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absolute fragmentation cross sections in atom-molecule collisions: Scaling laws for non-statistical fragmentation of polycyclic aromatic hydrocarbon molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gatchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. H. Stockett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,103 +5210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-100 nanometer lensless probing of Co/Pd magnetic nanodomains using a table-top femtosecond soft X-ray harmonic source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ducousso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Boutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barbrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Modern Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (17), pp.1475 - 1483. </w:t>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Sacchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,295 +5468,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Jaouen</w:t>
+                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tortarolo</w:t>
+                <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fortuna</w:t>
+                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
+                <w:t xml:space="preserve">hal-00743509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-induced ultrafast demagnetization in the presence of a nanoscale magnetic domain network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lambert</w:t>
+                <w:t xml:space="preserve">Magnetic imaging by Fourier transform holography using linearly polarized x-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Sacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
+                <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lozano</w:t>
+                <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, pp.999. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20, pp.9769-9776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.009769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743509v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00713713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femtosecond Single-Shot Imaging of Nanoscale Ferromagnetic Order in Co/Pd Multilayers Using Resonant X-Ray Holography</w:t>
               </w:r>
@@ -5794,51 +5794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Graves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108, pp.267403. </w:t>
@@ -5889,51 +5889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrafast optical demagnetization manipulates nanoscale spin structure in domain walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pfau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schaffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,90 +6023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table-top resonant magnetic scattering with extreme ultraviolet light from high-order harmonic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Barszczak Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 94 (5), pp.54003. </w:t>
@@ -6689,90 +6689,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Coherent Magnetization Control with Ultrashort THz pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLASH THz User Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rui Pan, Jan 2023, Hambourg &amp; Online, Germany</w:t>
@@ -6795,277 +6795,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-15 fs time resolution for the study of ultrafast demagnetization</w:t>
+                <w:t xml:space="preserve">XRMS view on ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuan Liu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Hennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aladine Merhe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Jarrier</w:t>
+                <w:t xml:space="preserve">Gheorghe S Chiuzbăian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FLASH FL24 Evaluation Panel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rolf Treusch, Oct 2022, Hambourg &amp; Online, Germany</w:t>
+              <w:t xml:space="preserve">REXS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974502v1</w:t>
+                <w:t xml:space="preserve">hal-03974515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRMS view on ultrafast demagnetization</w:t>
+                <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-15 fs time resolution for the study of ultrafast demagnetization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vodungbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gheorghe S Chiuzbăian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REXS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">FLASH FL24 Evaluation Panel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rolf Treusch, Oct 2022, Hambourg &amp; Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974515v1</w:t>
+                <w:t xml:space="preserve">hal-03974502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of Mg/Sc system for X-ray spectroscopy in the water window range</w:t>
               </w:r>
@@ -7295,333 +7295,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-10 fs time resolution for the study of ultrafast demagnetization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Jarrier</w:t>
+                <w:t xml:space="preserve">Etude de guides d’ondes par PIXE en mode Kossel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Pendenque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t>
+              <w:t xml:space="preserve">13ème Colloque « Rayons X et Matière » (RX2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03974755v1</w:t>
+                <w:t xml:space="preserve">hal-03932776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de guides d’ondes par PIXE en mode Kossel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karine Le Guen</w:t>
+                <w:t xml:space="preserve">Soft X-ray pump – soft X-ray probe experiment with sub-10 fs time resolution for the study of ultrafast demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vodungbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladine Merhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque « Rayons X et Matière » (RX2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">4th Ultrafast Magnetism Conference (UMC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roy Chantrell; Richard Evans; Gonzalo Vallejo-Fernandez; Jane Harrison, Oct 2019, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932776v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optically induced Fe magnetization reversal in Fe/MnAs/GaAs(001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Allaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7819,77 +7819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft X-Ray Magneto-Optics: Probing Magnetism by Resonant Scattering Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,51 +7992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gaudemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8087,51 +8087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the magnetization profile of Co/Mg periodic multilayers by magneto-optic Kerr effect and X-ray magnetic resonant reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8234,51 +8234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray holographic imaging of magnetic order in meander domain structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horia Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8355,103 +8355,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of magnetic order in meander domain structures: role of lateral confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Spezzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fortuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tortarolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEMS 2012 - Joint European Magnetic Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Parme, Italy</w:t>
@@ -8564,51 +8564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hebatalla Elnaggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th SOLEIL User's Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint-Aubin, France</w:t>
@@ -8631,277 +8631,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the crystal field in rare earth titanate pyrochlores by resonant inelsatic x-ray scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Brouder</w:t>
+                <w:t xml:space="preserve">XRR-GIXRF combined characterization of Mg/Sc multilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ménesguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Jarrier</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUCCESS-2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Les Houches, France. </w:t>
+              <w:t xml:space="preserve">EXRS 2022, European Conference on X-ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941780v1</w:t>
+                <w:t xml:space="preserve">hal-03936384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XRR-GIXRF combined characterization of Mg/Sc multilayer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Ménesguen</w:t>
+                <w:t xml:space="preserve">Investigation of the crystal field in rare earth titanate pyrochlores by resonant inelsatic x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Duros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Lépy</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hebatalla Elnaggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EXRS 2022, European Conference on X-ray Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bruges, Belgium. , 2022</w:t>
+              <w:t xml:space="preserve">SUCCESS-2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Les Houches, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936384v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the crystal field in rare earth titanate pyrochlores by resonant inelsatic x-ray scattering</w:t>
               </w:r>
@@ -9012,64 +9012,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'ondes analysé par PIXE en mode Kossel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9137,64 +9137,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kossel interferences of proton-induced X-ray emission lines to study the interfaces of thin film waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaping Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Pendenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9239,202 +9239,52 @@
               <w:t xml:space="preserve">, Jul 2018, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...148 lines deleted...]
-    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9581,51 +9431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752600322X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.070401" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941851v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatai Feng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990683" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881461v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Brignolo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F Hague" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarise" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07471" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Auffret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hacot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filippi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.07.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TK23G85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souteyrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amabile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chabin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meneveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Hague" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechopier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernadet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932776v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pendenque" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/417/1/012025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Duros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebatalla Elnaggar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941780v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936384v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941774v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932801v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437327v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Carrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortuna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delaunay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Vila-Comamala" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt R&#246;sner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S160057752600322X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349232v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dubois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rodriguez Cortez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Hennes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000769" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515026v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Desjardins" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horia Popescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vondungbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s1600577521012303" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771247v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivette Berm&#250;dez Macias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0088610" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03764396v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Sorin Chiuzbaian" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app12031323" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639146v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hennes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chardonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0080275" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808361v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeldine Merhe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.430828" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475732v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jaouen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Spezzani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8120569" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03428877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Verma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Guen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Ilakovac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03407519v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzbaian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11010325" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106187v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pilette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vacheresse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pinty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577518016612" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pendenque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vickridge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.053" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gatchell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mika" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Domaracka" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2017.12.079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Bernigaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.21.070401" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634296v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Lounis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Ferrari" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020021" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941851v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiatai Feng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Juhin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4990683" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Tordeux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Beaulieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517007913" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castrovilli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Markush" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolognesi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rousseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maclot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02233F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02881461v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Brignolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F Hague" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Guarise" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07471" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448509v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4010006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365426v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.&#8201;g. Piekarski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.&#8201;a. Huber" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073201" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01323817v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obstbaum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/20/205003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277514v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10343" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383874v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vodungbo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahrati Tudu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Perron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard M&#252;ller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18970" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01372350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Auffret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leurent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Hacot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Filippi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcard.2016.07.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TK23G85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Souteyrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amabile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chabin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meneveau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehv711" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215231v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Stockett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223188v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrief" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08120" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01143243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schaffert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lopez-Flores" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jaouen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geilhufe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.054416" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Kettunen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cartoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tosic" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP02601F" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Ruette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Giacomozzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.050702" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443654v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936155" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01203111v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducousso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ge" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gauthier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1054-660X/24/2/025301" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997395v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Champeaux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Capron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2014-50073-y" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Spezzani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrari" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allaria" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciavardini" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.247202" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215242v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Alexander" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4881603" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240499v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin G. Chiuzbaian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coryn F. Hague" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Avila" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871362" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01400989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tudu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2013.839058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240525v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Sacchi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.224420" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00743509v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lambert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barszczak Sardinha" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lozano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00713713v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tortarolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fortuna" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.009769" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00724499v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dl. Zhu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Graves" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.267403" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01405526v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pfau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#252;ller" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Shemmary" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2108" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00820793v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/94/54003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018658v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Iti&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taguchi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Hague" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mariot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211521v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rueff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704515v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Duchet Suchaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lechopier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bernardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705303v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernadet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966853v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974515v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe S Chiuzb&#259;ian" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974502v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladine Merhe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932850v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ilakovac" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932835v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932776v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jonnard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaping Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Pendenque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974755v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240495v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lounis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2184710" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894126v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vizcaino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Poully" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schwob" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ko&#269;i&#353;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/7/072081" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00912674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Breitwieser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2256113" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00954720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaudemer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avila" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/425/20/202009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801971v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/417/1/012025" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240924v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Tortarolo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20134001001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00773580v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03991376v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Duros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouder" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebatalla Elnaggar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936384v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;nesguen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine L&#233;py" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941780v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03941774v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ame&#314;ie Juhin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932801v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vickridge" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932192v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>