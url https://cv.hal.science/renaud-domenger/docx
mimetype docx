--- v0 (2026-04-11)
+++ v1 (2026-05-07)
@@ -350,402 +350,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04731085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physicochimique des poudres : nouvelles approches analytiques</w:t>
+                <w:t xml:space="preserve">Analytical characterization of nuclear accident corium materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Pagès</w:t>
+                <w:t xml:space="preserve">Patrick Allegri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Boichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Domenger</w:t>
+                <w:t xml:space="preserve">Joël Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chocard</w:t>
+                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFµ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de microscopie, Jul 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">EMAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAS, May 2015, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04732616v1</w:t>
+                <w:t xml:space="preserve">cea-04731173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des cristallites isotropes et anisotropes des poudres uranifères par diffraction des rayons X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Paccou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustina Venturin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Gavillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RX et matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RX et matière, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04732263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical characterization of nuclear accident corium materials</w:t>
+                <w:t xml:space="preserve">Caractérisation physicochimique des poudres : nouvelles approches analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Faure</w:t>
+                <w:t xml:space="preserve">Simon Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Excoffier</w:t>
+                <w:t xml:space="preserve">Benoît Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dugne</w:t>
+                <w:t xml:space="preserve">Alexis Chocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAS, May 2015, Portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">SFµ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de microscopie, Jul 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04731173v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04732616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1200,51 +1200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guevar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chocard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Venturin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavillan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eysseric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alpettaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.01.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04734791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Journeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Molina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domenger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Guevar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731085v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Piluso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04731173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Allegri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Excoffier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dugne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732263v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Paccou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustina Venturin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Gavillan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04732616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chocard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03541209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier H&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Sans" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eysseric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proche.2016.10.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381864v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quaini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;neau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alpettaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2016.01.043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>