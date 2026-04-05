--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Epstein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et métropolisation en France. Chronique d’un découplage dans la gouvernance multi-niveaux dans la gouvernance multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gouvernance multi-niveaux, 24, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : changements de cap et absence de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.080.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeutes urbaines, sciences sociales et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émeutes urbaines, sciences sociales et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 13 (2), pp.11-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation des interventions territoriales de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et intervention publique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et stigmates des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections régionales et départementales : le crépuscule de l’autonomie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle après Pierre Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.701.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie virale et panique morale : les quartiers populaires au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind diversity: how the “Diversity Label” reshaped anti-discrimination policies in three French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diversity in local political practice, 43 (11), pp.1942-1960. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2020.1738523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind diversity: how the “Diversity Label” reshaped anti-discrimination policies in three French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (11), pp.1942-1960. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2020.1738523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler. Les métamorphoses de la politique de la ville (1977-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cities and steering states: Urban policy circulations and the reshaping of State–cities relationships in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (5), pp.796-815. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399654417750623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires perdus versus territoires oubliés : les deux discours de la fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vraies et fausses fractures, 399, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « problème des banlieues » après la désillusion de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation croisée. Modèles, labels et bonnes pratiques dans les rapports centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.153.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : une affaire d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination, 65 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées de la gouvernance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.13‑18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir l'analyse des relations entre l'État et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.3-21. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales : ce que les appels à projets font aux démarches de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/toc.2013.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : bilan et (absence de) perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques publiques aux programmes : l'évaluation sauvée par la LOLF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.227-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère retour des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.136-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révolution bureaucratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (52), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.052.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se la partecipazione è una scala di otto gradini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVI (208), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et participation. L'exemple de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité dans les politiques urbaines : formes et effets de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 929, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les émeutes, comment débattre de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 319, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaire & populaire. Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.036.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de mixité sociale appliqué aux politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des raves : consommation de psychotropes et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la territorialisation, la différenciation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détours de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (4), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d'informations et production collective d'intelligence dans la gestion partenariale des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.sur CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des territoires délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/3 (118), pp.160, 2024, Mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est bien arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Nouvel Attila, 2022, 978-2493213020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est bien arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le nouvel Attila, 2022, 978-2493213020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer au quotidien l'attribution des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, pp.199, 2013, 9782336299228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plan Urbanisme Construction Architecture. Plan Urbanisme Construction Architecture, pp.154, 2006, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-direction (avec Renaud Epstein, Irène Jami, Jean-Paul Gaudillière, Patrica Osganian) du dossier TECHNO, UNE HISTOIRE DE CORPS ET DE MACHINES pour la revue Mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique ne peut plus rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Gilli, Aurelien Delpirou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 cartes à voir avant d'aller voter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. Autrement, 2022, 978-2080268655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une remise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales - Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmane Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública: Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Un quart de siècle de rhétorique réactionnaire : l’effet pervers de la géographie prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion; Presses universitaires du Septentrion, pp.283-300, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.127057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública : Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capitulo 13, Escola Nacional de Administração Pública, pp.274-291, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind Diversity. How the Diversity Label Reshaped Anti-discrimination Policies in Three French Local Governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Schönwälder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Local Political Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routlege, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’État fort aux régimes de gouvernementalité multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-32, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation socio-spatiale et fragmentation communale : la politique de la ville dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la métropole parisienne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.231-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville (politique de la ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sebastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.571-576, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine-Saint-Denis : la politique de la ville à l'épreuve de son emblème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banlieues populaires. Territoires, sociétés, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, 2018, 978-2815923040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02340408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint production of intelligence in local security partnerships: French initiatives in local risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Delpeuch; Jacqueline Ross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the Democratic Governance of Police Intelligence: New Models of Participation and Expertise in the United States and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-42, 2016, 978-1-78536-102-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361036.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine est-elle évaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovations urbaines en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.285-289, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)politisation d'une politique de peuplement : la rénovation urbaine du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Christelle Morel-Journel, Valérie Sala Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-354, 2014, 978-2753533936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat local, de la résistance à la résidualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri-Douzans, Geert Bouckaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et ses administrations : un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.585-603, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville, rénovation urbaine, égalité territoriale : quelle est la nature du problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Analyse Stratégique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville. Perspectives françaises et ouvertures internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.33-49, 2012, Rapports &amp; Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRU : Mission accomplie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la rénovation urbaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-97, 2012, La ville en débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation territoriale à la libre conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Douillet; Alain Faure; Charlotte Halpern; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. La démocratie à l'épreuve de la différenciation, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-138, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du futur faisons table rase. Le développement urbain durable au prisme de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beal ; Mario Gauthier ; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.59-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contractualisations territoriales aux appels à projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité dans le système français et européen : Approches sur les partenariats institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.197, 2007, Administration et Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave : un voyage dans les marges de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel BONNET, Patrice AUBERTEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.213-222, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BOUQUET, Marcel JAEGER, Ivan SAINSAULIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'évaluation en action sociale et médico-sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves BARREYRE, Brigitte BOUQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau dictionnaire critique d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.427, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville des raves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André BRUSTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.151-166, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan national de formation &amp;quot;Valeurs de la République et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’autonomie locale – sur les régionales et départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banlieues : « Les habitants des quartiers populaires ne demandent rien d'autre que l'égalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nouvelle politique de la ville &amp;quot; au prisme des évaluations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter la lutte contre les discriminations : le « label diversité » dans les collectivites territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Centre Maurice Halbwachs; Université de Nantes - Droit et Changement Social. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01156953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques intercommunales entre coopération, coordination et compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de travaux universitaires et d’évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité d’évaluation et de contrôle des politiques publiques de l’Assemblée nationale. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Epstein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et métropolisation en France. Chronique d’un découplage dans la gouvernance multi-niveaux dans la gouvernance multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gouvernance multi-niveaux, 24, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : changements de cap et absence de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.080.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeutes urbaines, sciences sociales et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation des interventions territoriales de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et intervention publique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections régionales et départementales : le crépuscule de l’autonomie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et stigmates des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind diversity: how the “Diversity Label” reshaped anti-discrimination policies in three French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diversity in local political practice, 43 (11), pp.1942-1960. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2020.1738523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie virale et panique morale : les quartiers populaires au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle après Pierre Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.701.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler. Les métamorphoses de la politique de la ville (1977-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cities and steering states: Urban policy circulations and the reshaping of State–cities relationships in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (5), pp.796-815. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399654417750623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires perdus versus territoires oubliés : les deux discours de la fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vraies et fausses fractures, 399, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « problème des banlieues » après la désillusion de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation croisée. Modèles, labels et bonnes pratiques dans les rapports centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.153.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : une affaire d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination, 65 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir l'analyse des relations entre l'État et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.3-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées de la gouvernance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.13‑18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales : ce que les appels à projets font aux démarches de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/toc.2013.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : bilan et (absence de) perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques publiques aux programmes : l'évaluation sauvée par la LOLF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.227-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère retour des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.136-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révolution bureaucratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (52), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.052.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité dans les politiques urbaines : formes et effets de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 929, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et participation. L'exemple de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se la partecipazione è una scala di otto gradini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVI (208), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les émeutes, comment débattre de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 319, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaire & populaire. Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.036.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de mixité sociale appliqué aux politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des raves : consommation de psychotropes et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la territorialisation, la différenciation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détours de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (4), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d'informations et production collective d'intelligence dans la gestion partenariale des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.sur CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des territoires délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/3 (118), pp.160, 2024, Mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est bien arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le nouvel Attila, 2022, 978-2493213020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer au quotidien l'attribution des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, pp.199, 2013, 9782336299228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plan Urbanisme Construction Architecture. Plan Urbanisme Construction Architecture, pp.154, 2006, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-direction (avec Renaud Epstein, Irène Jami, Jean-Paul Gaudillière, Patrica Osganian) du dossier TECHNO, UNE HISTOIRE DE CORPS ET DE MACHINES pour la revue Mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique ne peut plus rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Gilli, Aurelien Delpirou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 cartes à voir avant d'aller voter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. Autrement, 2022, 978-2080268655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une remise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales - Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Un quart de siècle de rhétorique réactionnaire : l’effet pervers de la géographie prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion; Presses universitaires du Septentrion, pp.283-300, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.127057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmane Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública: Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública : Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capitulo 13, Escola Nacional de Administração Pública, pp.274-291, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind Diversity. How the Diversity Label Reshaped Anti-discrimination Policies in Three French Local Governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Schönwälder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Local Political Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routlege, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’État fort aux régimes de gouvernementalité multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-32, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation socio-spatiale et fragmentation communale : la politique de la ville dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la métropole parisienne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.231-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville (politique de la ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sebastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.571-576, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine-Saint-Denis : la politique de la ville à l'épreuve de son emblème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banlieues populaires. Territoires, sociétés, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, 2018, 978-2815923040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02340408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint production of intelligence in local security partnerships: French initiatives in local risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Delpeuch; Jacqueline Ross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the Democratic Governance of Police Intelligence: New Models of Participation and Expertise in the United States and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-42, 2016, 978-1-78536-102-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361036.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)politisation d'une politique de peuplement : la rénovation urbaine du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Christelle Morel-Journel, Valérie Sala Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-354, 2014, 978-2753533936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine est-elle évaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovations urbaines en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.285-289, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat local, de la résistance à la résidualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri-Douzans, Geert Bouckaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et ses administrations : un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.585-603, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville, rénovation urbaine, égalité territoriale : quelle est la nature du problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Analyse Stratégique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville. Perspectives françaises et ouvertures internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.33-49, 2012, Rapports &amp; Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRU : Mission accomplie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la rénovation urbaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-97, 2012, La ville en débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation territoriale à la libre conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Douillet; Alain Faure; Charlotte Halpern; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. La démocratie à l'épreuve de la différenciation, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-138, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du futur faisons table rase. Le développement urbain durable au prisme de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beal ; Mario Gauthier ; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.59-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contractualisations territoriales aux appels à projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité dans le système français et européen : Approches sur les partenariats institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.197, 2007, Administration et Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave : un voyage dans les marges de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel BONNET, Patrice AUBERTEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.213-222, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BOUQUET, Marcel JAEGER, Ivan SAINSAULIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'évaluation en action sociale et médico-sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves BARREYRE, Brigitte BOUQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau dictionnaire critique d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.427, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville des raves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André BRUSTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.151-166, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan national de formation &amp;quot;Valeurs de la République et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’autonomie locale – sur les régionales et départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banlieues : « Les habitants des quartiers populaires ne demandent rien d'autre que l'égalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nouvelle politique de la ville &amp;quot; au prisme des évaluations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter la lutte contre les discriminations : le « label diversité » dans les collectivites territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Centre Maurice Halbwachs; Université de Nantes - Droit et Changement Social. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01156953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques intercommunales entre coopération, coordination et compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de travaux universitaires et d’évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité d’évaluation et de contrôle des politiques publiques de l’Assemblée nationale. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.080.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515017v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0054" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735300v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Torres" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738523" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515429v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466057v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225686v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861305v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931229v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2013.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0115" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.036.0093" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155236v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fontaine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138102v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515011v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520862v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128533v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075552v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515034v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823421v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494478v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361036.00012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068566v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.080.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2013.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.036.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361036.00012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>