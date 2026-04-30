--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Epstein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et métropolisation en France. Chronique d’un découplage dans la gouvernance multi-niveaux dans la gouvernance multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gouvernance multi-niveaux, 24, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : changements de cap et absence de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.080.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeutes urbaines, sciences sociales et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation des interventions territoriales de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et intervention publique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections régionales et départementales : le crépuscule de l’autonomie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et stigmates des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind diversity: how the “Diversity Label” reshaped anti-discrimination policies in three French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diversity in local political practice, 43 (11), pp.1942-1960. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2020.1738523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie virale et panique morale : les quartiers populaires au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle après Pierre Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.701.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler. Les métamorphoses de la politique de la ville (1977-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cities and steering states: Urban policy circulations and the reshaping of State–cities relationships in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (5), pp.796-815. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399654417750623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires perdus versus territoires oubliés : les deux discours de la fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vraies et fausses fractures, 399, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « problème des banlieues » après la désillusion de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation croisée. Modèles, labels et bonnes pratiques dans les rapports centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.153.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : une affaire d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination, 65 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir l'analyse des relations entre l'État et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.3-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées de la gouvernance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.13‑18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales : ce que les appels à projets font aux démarches de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/toc.2013.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : bilan et (absence de) perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques publiques aux programmes : l'évaluation sauvée par la LOLF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.227-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère retour des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.136-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révolution bureaucratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (52), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.052.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité dans les politiques urbaines : formes et effets de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 929, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et participation. L'exemple de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se la partecipazione è una scala di otto gradini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVI (208), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les émeutes, comment débattre de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 319, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaire & populaire. Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.036.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de mixité sociale appliqué aux politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des raves : consommation de psychotropes et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la territorialisation, la différenciation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détours de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (4), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d'informations et production collective d'intelligence dans la gestion partenariale des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.sur CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des territoires délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/3 (118), pp.160, 2024, Mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est bien arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le nouvel Attila, 2022, 978-2493213020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer au quotidien l'attribution des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, pp.199, 2013, 9782336299228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plan Urbanisme Construction Architecture. Plan Urbanisme Construction Architecture, pp.154, 2006, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-direction (avec Renaud Epstein, Irène Jami, Jean-Paul Gaudillière, Patrica Osganian) du dossier TECHNO, UNE HISTOIRE DE CORPS ET DE MACHINES pour la revue Mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique ne peut plus rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Gilli, Aurelien Delpirou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 cartes à voir avant d'aller voter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. Autrement, 2022, 978-2080268655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une remise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales - Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Un quart de siècle de rhétorique réactionnaire : l’effet pervers de la géographie prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion; Presses universitaires du Septentrion, pp.283-300, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.127057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmane Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública: Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública : Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capitulo 13, Escola Nacional de Administração Pública, pp.274-291, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind Diversity. How the Diversity Label Reshaped Anti-discrimination Policies in Three French Local Governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Schönwälder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Local Political Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routlege, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’État fort aux régimes de gouvernementalité multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-32, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation socio-spatiale et fragmentation communale : la politique de la ville dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la métropole parisienne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.231-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville (politique de la ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sebastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.571-576, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine-Saint-Denis : la politique de la ville à l'épreuve de son emblème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banlieues populaires. Territoires, sociétés, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, 2018, 978-2815923040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02340408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint production of intelligence in local security partnerships: French initiatives in local risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Delpeuch; Jacqueline Ross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the Democratic Governance of Police Intelligence: New Models of Participation and Expertise in the United States and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-42, 2016, 978-1-78536-102-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361036.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)politisation d'une politique de peuplement : la rénovation urbaine du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Christelle Morel-Journel, Valérie Sala Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-354, 2014, 978-2753533936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine est-elle évaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovations urbaines en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.285-289, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat local, de la résistance à la résidualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri-Douzans, Geert Bouckaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et ses administrations : un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.585-603, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville, rénovation urbaine, égalité territoriale : quelle est la nature du problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Analyse Stratégique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville. Perspectives françaises et ouvertures internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.33-49, 2012, Rapports &amp; Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRU : Mission accomplie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la rénovation urbaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-97, 2012, La ville en débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation territoriale à la libre conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Douillet; Alain Faure; Charlotte Halpern; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. La démocratie à l'épreuve de la différenciation, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-138, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du futur faisons table rase. Le développement urbain durable au prisme de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beal ; Mario Gauthier ; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.59-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contractualisations territoriales aux appels à projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité dans le système français et européen : Approches sur les partenariats institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.197, 2007, Administration et Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave : un voyage dans les marges de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel BONNET, Patrice AUBERTEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.213-222, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BOUQUET, Marcel JAEGER, Ivan SAINSAULIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'évaluation en action sociale et médico-sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves BARREYRE, Brigitte BOUQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau dictionnaire critique d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.427, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville des raves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André BRUSTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.151-166, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan national de formation &amp;quot;Valeurs de la République et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’autonomie locale – sur les régionales et départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banlieues : « Les habitants des quartiers populaires ne demandent rien d'autre que l'égalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nouvelle politique de la ville &amp;quot; au prisme des évaluations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter la lutte contre les discriminations : le « label diversité » dans les collectivites territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Centre Maurice Halbwachs; Université de Nantes - Droit et Changement Social. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01156953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques intercommunales entre coopération, coordination et compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de travaux universitaires et d’évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité d’évaluation et de contrôle des politiques publiques de l’Assemblée nationale. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Epstein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et métropolisation en France. Chronique d’un découplage dans la gouvernance multi-niveaux dans la gouvernance multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gouvernance multi-niveaux, 24, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : changements de cap et absence de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.080.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeutes urbaines, sciences sociales et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation des interventions territoriales de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et intervention publique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections régionales et départementales : le crépuscule de l’autonomie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et stigmates des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle après Pierre Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.701.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind diversity: how the “Diversity Label” reshaped anti-discrimination policies in three French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diversity in local political practice, 43 (11), pp.1942-1960. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2020.1738523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie virale et panique morale : les quartiers populaires au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler. Les métamorphoses de la politique de la ville (1977-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cities and steering states: Urban policy circulations and the reshaping of State–cities relationships in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (5), pp.796-815. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399654417750623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires perdus versus territoires oubliés : les deux discours de la fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vraies et fausses fractures, 399, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « problème des banlieues » après la désillusion de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation croisée. Modèles, labels et bonnes pratiques dans les rapports centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.153.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : une affaire d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination, 65 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir l'analyse des relations entre l'État et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.3-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées de la gouvernance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.13‑18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales : ce que les appels à projets font aux démarches de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/toc.2013.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : bilan et (absence de) perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques publiques aux programmes : l'évaluation sauvée par la LOLF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.227-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère retour des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.136-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révolution bureaucratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (52), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.052.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité dans les politiques urbaines : formes et effets de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 929, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et participation. L'exemple de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se la partecipazione è una scala di otto gradini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVI (208), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les émeutes, comment débattre de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 319, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaire & populaire. Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.036.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de mixité sociale appliqué aux politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des raves : consommation de psychotropes et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la territorialisation, la différenciation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détours de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (4), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d'informations et production collective d'intelligence dans la gestion partenariale des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.sur CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des territoires délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/3 (118), pp.160, 2024, Mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est bien arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le nouvel Attila, 2022, 978-2493213020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer au quotidien l'attribution des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, pp.199, 2013, 9782336299228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plan Urbanisme Construction Architecture. Plan Urbanisme Construction Architecture, pp.154, 2006, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-direction (avec Renaud Epstein, Irène Jami, Jean-Paul Gaudillière, Patrica Osganian) du dossier TECHNO, UNE HISTOIRE DE CORPS ET DE MACHINES pour la revue Mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique ne peut plus rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Gilli, Aurelien Delpirou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 cartes à voir avant d'aller voter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. Autrement, 2022, 978-2080268655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une remise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales - Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmane Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública: Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Un quart de siècle de rhétorique réactionnaire : l’effet pervers de la géographie prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion; Presses universitaires du Septentrion, pp.283-300, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.127057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública : Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capitulo 13, Escola Nacional de Administração Pública, pp.274-291, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind Diversity. How the Diversity Label Reshaped Anti-discrimination Policies in Three French Local Governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Schönwälder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Local Political Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routlege, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’État fort aux régimes de gouvernementalité multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-32, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation socio-spatiale et fragmentation communale : la politique de la ville dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la métropole parisienne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.231-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville (politique de la ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sebastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.571-576, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine-Saint-Denis : la politique de la ville à l'épreuve de son emblème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banlieues populaires. Territoires, sociétés, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, 2018, 978-2815923040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02340408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint production of intelligence in local security partnerships: French initiatives in local risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Delpeuch; Jacqueline Ross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the Democratic Governance of Police Intelligence: New Models of Participation and Expertise in the United States and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-42, 2016, 978-1-78536-102-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361036.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)politisation d'une politique de peuplement : la rénovation urbaine du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Christelle Morel-Journel, Valérie Sala Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-354, 2014, 978-2753533936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine est-elle évaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovations urbaines en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.285-289, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat local, de la résistance à la résidualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri-Douzans, Geert Bouckaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et ses administrations : un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.585-603, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville, rénovation urbaine, égalité territoriale : quelle est la nature du problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Analyse Stratégique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville. Perspectives françaises et ouvertures internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.33-49, 2012, Rapports &amp; Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRU : Mission accomplie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la rénovation urbaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-97, 2012, La ville en débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation territoriale à la libre conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Douillet; Alain Faure; Charlotte Halpern; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. La démocratie à l'épreuve de la différenciation, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-138, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du futur faisons table rase. Le développement urbain durable au prisme de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beal ; Mario Gauthier ; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.59-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contractualisations territoriales aux appels à projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité dans le système français et européen : Approches sur les partenariats institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.197, 2007, Administration et Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave : un voyage dans les marges de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel BONNET, Patrice AUBERTEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.213-222, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BOUQUET, Marcel JAEGER, Ivan SAINSAULIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'évaluation en action sociale et médico-sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves BARREYRE, Brigitte BOUQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau dictionnaire critique d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.427, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville des raves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André BRUSTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.151-166, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan national de formation &amp;quot;Valeurs de la République et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’autonomie locale – sur les régionales et départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banlieues : « Les habitants des quartiers populaires ne demandent rien d'autre que l'égalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nouvelle politique de la ville &amp;quot; au prisme des évaluations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter la lutte contre les discriminations : le « label diversité » dans les collectivites territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Centre Maurice Halbwachs; Université de Nantes - Droit et Changement Social. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01156953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques intercommunales entre coopération, coordination et compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de travaux universitaires et d’évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité d’évaluation et de contrôle des politiques publiques de l’Assemblée nationale. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.080.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2013.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.036.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361036.00012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.080.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738523" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2013.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.036.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361036.00012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>