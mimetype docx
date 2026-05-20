--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Epstein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et métropolisation en France. Chronique d’un découplage dans la gouvernance multi-niveaux dans la gouvernance multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gouvernance multi-niveaux, 24, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : changements de cap et absence de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.080.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeutes urbaines, sciences sociales et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation des interventions territoriales de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et intervention publique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections régionales et départementales : le crépuscule de l’autonomie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et stigmates des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle après Pierre Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.701.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind diversity: how the “Diversity Label” reshaped anti-discrimination policies in three French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diversity in local political practice, 43 (11), pp.1942-1960. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2020.1738523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie virale et panique morale : les quartiers populaires au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler. Les métamorphoses de la politique de la ville (1977-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cities and steering states: Urban policy circulations and the reshaping of State–cities relationships in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (5), pp.796-815. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399654417750623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires perdus versus territoires oubliés : les deux discours de la fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vraies et fausses fractures, 399, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « problème des banlieues » après la désillusion de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation croisée. Modèles, labels et bonnes pratiques dans les rapports centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.153.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : une affaire d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination, 65 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir l'analyse des relations entre l'État et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.3-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées de la gouvernance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.13‑18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales : ce que les appels à projets font aux démarches de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/toc.2013.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : bilan et (absence de) perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques publiques aux programmes : l'évaluation sauvée par la LOLF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.227-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère retour des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.136-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révolution bureaucratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (52), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.052.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité dans les politiques urbaines : formes et effets de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 929, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et participation. L'exemple de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se la partecipazione è una scala di otto gradini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVI (208), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les émeutes, comment débattre de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 319, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaire & populaire. Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.036.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de mixité sociale appliqué aux politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des raves : consommation de psychotropes et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la territorialisation, la différenciation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détours de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (4), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d'informations et production collective d'intelligence dans la gestion partenariale des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.sur CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des territoires délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/3 (118), pp.160, 2024, Mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est bien arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le nouvel Attila, 2022, 978-2493213020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer au quotidien l'attribution des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, pp.199, 2013, 9782336299228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plan Urbanisme Construction Architecture. Plan Urbanisme Construction Architecture, pp.154, 2006, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-direction (avec Renaud Epstein, Irène Jami, Jean-Paul Gaudillière, Patrica Osganian) du dossier TECHNO, UNE HISTOIRE DE CORPS ET DE MACHINES pour la revue Mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique ne peut plus rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Gilli, Aurelien Delpirou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 cartes à voir avant d'aller voter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. Autrement, 2022, 978-2080268655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une remise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales - Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmane Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública: Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Un quart de siècle de rhétorique réactionnaire : l’effet pervers de la géographie prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion; Presses universitaires du Septentrion, pp.283-300, 2021, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.127057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública : Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capitulo 13, Escola Nacional de Administração Pública, pp.274-291, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind Diversity. How the Diversity Label Reshaped Anti-discrimination Policies in Three French Local Governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Schönwälder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Local Political Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routlege, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’État fort aux régimes de gouvernementalité multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-32, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation socio-spatiale et fragmentation communale : la politique de la ville dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la métropole parisienne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.231-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville (politique de la ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sebastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.571-576, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine-Saint-Denis : la politique de la ville à l'épreuve de son emblème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banlieues populaires. Territoires, sociétés, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, 2018, 978-2815923040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02340408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint production of intelligence in local security partnerships: French initiatives in local risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Delpeuch; Jacqueline Ross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the Democratic Governance of Police Intelligence: New Models of Participation and Expertise in the United States and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-42, 2016, 978-1-78536-102-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361036.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)politisation d'une politique de peuplement : la rénovation urbaine du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Christelle Morel-Journel, Valérie Sala Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-354, 2014, 978-2753533936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine est-elle évaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovations urbaines en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.285-289, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat local, de la résistance à la résidualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri-Douzans, Geert Bouckaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et ses administrations : un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.585-603, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville, rénovation urbaine, égalité territoriale : quelle est la nature du problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Analyse Stratégique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville. Perspectives françaises et ouvertures internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.33-49, 2012, Rapports &amp; Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRU : Mission accomplie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la rénovation urbaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-97, 2012, La ville en débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation territoriale à la libre conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Douillet; Alain Faure; Charlotte Halpern; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. La démocratie à l'épreuve de la différenciation, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-138, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du futur faisons table rase. Le développement urbain durable au prisme de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beal ; Mario Gauthier ; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.59-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contractualisations territoriales aux appels à projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité dans le système français et européen : Approches sur les partenariats institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.197, 2007, Administration et Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave : un voyage dans les marges de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel BONNET, Patrice AUBERTEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.213-222, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BOUQUET, Marcel JAEGER, Ivan SAINSAULIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'évaluation en action sociale et médico-sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves BARREYRE, Brigitte BOUQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau dictionnaire critique d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.427, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville des raves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André BRUSTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.151-166, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan national de formation &amp;quot;Valeurs de la République et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’autonomie locale – sur les régionales et départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banlieues : « Les habitants des quartiers populaires ne demandent rien d'autre que l'égalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nouvelle politique de la ville &amp;quot; au prisme des évaluations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter la lutte contre les discriminations : le « label diversité » dans les collectivites territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Centre Maurice Halbwachs; Université de Nantes - Droit et Changement Social. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01156953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques intercommunales entre coopération, coordination et compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de travaux universitaires et d’évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité d’évaluation et de contrôle des politiques publiques de l’Assemblée nationale. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Epstein </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décentralisation et métropolisation en France. Chronique d’un découplage dans la gouvernance multi-niveaux dans la gouvernance multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, La gouvernance multi-niveaux, 24, pp.39-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05158562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : changements de cap et absence de perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80 (1), pp.12-14. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdsu.080.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeutes urbaines, sciences sociales et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04856339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation des interventions territoriales de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.54-62. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires et intervention publique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 209-210 (5), pp.6-9. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.209.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et stigmates des grands ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Exercice – Revue bien urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elections régionales et départementales : le crépuscule de l’autonomie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind diversity: how the “Diversity Label” reshaped anti-discrimination policies in three French local governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnic and Racial Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Diversity in local political practice, 43 (11), pp.1942-1960. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01419870.2020.1738523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie virale et panique morale : les quartiers populaires au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse Opinion Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un demi-siècle après Pierre Grémion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.701.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02735290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler. Les métamorphoses de la politique de la ville (1977-2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.25-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces quartiers dont on préfère ne plus parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (30)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cities and steering states: Urban policy circulations and the reshaping of State–cities relationships in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning C: Politics and Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (5), pp.796-815. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399654417750623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01699403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires perdus versus territoires oubliés : les deux discours de la fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vraies et fausses fractures, 399, pp.57-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « problème des banlieues » après la désillusion de la rénovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation croisée. Modèles, labels et bonnes pratiques dans les rapports centre-périphérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernement &amp; action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (3), pp.103-127. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gap.153.0103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale : une affaire d’Etat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année Sociologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les Figures de la coordination, 65 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir l'analyse des relations entre l'État et les territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 90, pp.3-21. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trophées de la gouvernance urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.13‑18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00861305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques territoriales : ce que les appels à projets font aux démarches de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (2), pp.91-102. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/toc.2013.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville : bilan et (absence de) perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.203-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des politiques publiques aux programmes : l'évaluation sauvée par la LOLF ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1-2, pp.227-250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00525442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éphémère retour des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.136-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une révolution bureaucratique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Galès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (52), pp.115-131. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.052.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et participation. L'exemple de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité dans les politiques urbaines : formes et effets de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 929, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se la partecipazione è una scala di otto gradini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Donzelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animazione Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, XXXVI (208), pp.49-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après les émeutes, comment débattre de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 319, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00145445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minoritaire & populaire. Point aveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vacarme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36, pp.93-95. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vaca.036.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.96-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de mixité sociale appliqué aux politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques territoriales post-contractuelles : le cas de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (3), pp.127-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'utilité des raves : consommation de psychotropes et action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42, pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (3), pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi Borloo : renforcement ou remplacement de la politique de la ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.714-731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la territorialisation, la différenciation territoriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 63, pp.35-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00167618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leçons paradoxales de l'évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les détours de l'égalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Béhar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 52 (4), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échanges d'informations et production collective d'intelligence dans la gestion partenariale des politiques locales de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.sur CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00832186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des territoires délaissés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024/3 (118), pp.160, 2024, Mouvements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04920589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État et ses territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crespy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Reigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03399527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On est bien arrivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le nouvel Attila, 2022, 978-2493213020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer au quotidien l'attribution des logements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions L'Harmattan, pp.199, 2013, 9782336299228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plan Urbanisme Construction Architecture. Plan Urbanisme Construction Architecture, pp.154, 2006, Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00128533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-direction (avec Renaud Epstein, Irène Jami, Jean-Paul Gaudillière, Patrica Osganian) du dossier TECHNO, UNE HISTOIRE DE CORPS ET DE MACHINES pour la revue Mouvements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Jami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Osganian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ribac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mouv.042.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01327479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance urbaine à l'épreuve des émeutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jobard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Köves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Vincent Simoulin; Julien Weisbein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance territoriale. Processus, reconfigurations, contestations.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ; Droit &amp; Société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-365, 2025, Droit et Société Classics, 978-2-275-16260-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique ne peut plus rien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frederic Gilli, Aurelien Delpirou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 cartes à voir avant d'aller voter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ed. Autrement, 2022, 978-2080268655</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur une remise en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Magali Nachtergael; Anne Reverseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde en cartes postales - Cultures en circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mot et le Reste, 2022, 9782384311019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12. Un quart de siècle de rhétorique réactionnaire : l’effet pervers de la géographie prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cartes de l'action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion; Presses universitaires du Septentrion, pp.283-300, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.127057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmane Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública: Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola Nacional de Administração Pública, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologia da ação publica local: governança territoraial e gestão remota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Osmany Porto de Oliveira; Patrick Hassenteufel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Politica da Ação Pública : Teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capitulo 13, Escola Nacional de Administração Pública, pp.274-291, 2021, 978-65-87791-17-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-blind Diversity. How the Diversity Label Reshaped Anti-discrimination Policies in Three French Local Governments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karen Schönwälder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity in Local Political Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routlege, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’État fort aux régimes de gouvernementalité multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas Frinault; Christian Le Bart; Erik Neveu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle sociologie politique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-32, 2021, U. Science politique, 978-2-200-62872-7. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.frina.2021.01.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03261065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation socio-spatiale et fragmentation communale : la politique de la ville dans la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner la métropole parisienne 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.231-247, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03494478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville (politique de la ville)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Pasquier; Sebastien Guigner; Alistair Cole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.571-576, 2020, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04515408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seine-Saint-Denis : la politique de la ville à l'épreuve de son emblème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banlieues populaires. Territoires, sociétés, politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Aube, 2018, 978-2815923040</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02340408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The joint production of intelligence in local security partnerships: French initiatives in local risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Ross</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Delpeuch; Jacqueline Ross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparing the Democratic Governance of Police Intelligence: New Models of Participation and Expertise in the United States and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.27-42, 2016, 978-1-78536-102-9. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781785361036.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01619475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)politisation d'une politique de peuplement : la rénovation urbaine du XIXe au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Desage, Christelle Morel-Journel, Valérie Sala Pala. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.329-354, 2014, 978-2753533936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01071407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rénovation urbaine est-elle évaluable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnès Deboulet et Christine Lelévrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rénovations urbaines en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.285-289, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01068566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat local, de la résistance à la résidualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Eymeri-Douzans, Geert Bouckaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et ses administrations : un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.585-603, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00831545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de la ville, rénovation urbaine, égalité territoriale : quelle est la nature du problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Analyse Stratégique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique de la ville. Perspectives françaises et ouvertures internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.33-49, 2012, Rapports &amp; Documents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00765049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANRU : Mission accomplie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi sert la rénovation urbaine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.43-97, 2012, La ville en débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation territoriale à la libre conformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Cécile Douillet; Alain Faure; Charlotte Halpern; Jean-Philippe Leresche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'action publique locale dans tous ses états. La démocratie à l'épreuve de la différenciation, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.127-138, 2012, Logiques Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du futur faisons table rase. Le développement urbain durable au prisme de la rénovation urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Beal ; Mario Gauthier ; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Étienne, pp.59-75, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des contractualisations territoriales aux appels à projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Claude Némery. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pôles de compétitivité dans le système français et européen : Approches sur les partenariats institutionnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.197, 2007, Administration et Aménagement du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aller en rave : un voyage dans les marges de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel BONNET, Patrice AUBERTEL. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville aux limites de la mobilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.213-222, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation en développement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brigitte BOUQUET, Marcel JAEGER, Ivan SAINSAULIEU. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis de l'évaluation en action sociale et médico-sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.75-94, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice &amp;quot; Politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Yves BARREYRE, Brigitte BOUQUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau dictionnaire critique d'action sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.427, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville des raves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André BRUSTON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des cultures et des villes, mémoires au futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de l'Aube, pp.151-166, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00156030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Coquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Guéraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sala Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plan national de formation &amp;quot;Valeurs de la République et laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayet-Viaud Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule de l’autonomie locale – sur les régionales et départementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.[en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banlieues : « Les habitants des quartiers populaires ne demandent rien d'autre que l'égalité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01476774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot; nouvelle politique de la ville &amp;quot; au prisme des évaluations du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01023283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant entrepreneurial de l'innovation sociale dans les quartiers. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cottin-Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Balazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Veillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ANCT (Agence nationale de la cohésion des territoires). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter la lutte contre les discriminations : le « label diversité » dans les collectivites territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bereni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS - Centre Maurice Halbwachs; Université de Nantes - Droit et Changement Social. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01156953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques intercommunales entre coopération, coordination et compétition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Plan Urbanisme Construction et Architecture. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de travaux universitaires et d’évaluation de la politique de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirszbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Epstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Comité d’évaluation et de contrôle des politiques publiques de l’Assemblée nationale. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId150"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.080.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823423v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823425v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0101" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Torres" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738523" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088465v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2013.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155234v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.036.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361036.00012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05158562v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Epstein" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04865693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdsu.080.0012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04856339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853799v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.209.0006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823423v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Torres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2020.1738523" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirszbaum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02735290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.701.0101" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01699403v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399654417750623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.153.0103" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225686v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687580v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aust" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crespy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Reigner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00861305v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931229v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/toc.2013.0021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593129v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346784v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02402688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Gal&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.052.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Donzelot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00145445v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.036.0093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130034v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130032v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156027v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00167618v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130031v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138102v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;har" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00832186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ross" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399527v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520862v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00128533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Jami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Osganian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mouvements.info/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.042.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505860v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline K&#246;ves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj-editions.fr/livres/la-gouvernance-territoriale/9782275162607" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.127057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515043v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823421v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03261065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/nouvelle-sociologie-politique-de-la-france-9782200628727" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.frina.2021.01.0021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03494478v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0571" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781785361036.00012" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01071407v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068566v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765049v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702672v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155285v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156028v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156030v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075572v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayet-Viaud Carole" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Simon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01023283v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Balazard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Veillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01156953v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265146v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267393v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>