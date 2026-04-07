--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1586,307 +1586,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+                <w:t xml:space="preserve">Depression, anxiety and personality dimensions in female first-degree relatives of alcohol-dependent probands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Hübsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine-Vanessa Cuervo-Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bera-Potelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
+              <w:t xml:space="preserve">Archives of Women's Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.229-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00737-012-0271-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00700452v1</w:t>
+                <w:t xml:space="preserve">hal-02956652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression, anxiety and personality dimensions in female first-degree relatives of alcohol-dependent probands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bera-Potelle</w:t>
+                <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Women's Mental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 73 (4), pp.e561-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.10m06504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00737-012-0271-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02956652v1</w:t>
+                <w:t xml:space="preserve">inserm-00700452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are dopaminergic pathways involved in theory of mind? A study in Parkinson's disease</w:t>
               </w:r>
@@ -2819,51 +2819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02474170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud F. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tubiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Wasserman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01476-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.04.060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beziat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.12.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kahn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Carli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph121012277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Pedersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.10.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durkee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-014-0562-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.07.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956652v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re H&#252;bsch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bera-Potelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-012-0271-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14JMCM5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drapier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V859FGK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kieffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Vaou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Vaou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Berardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01442505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03443796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02474170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud F. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tubiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Wasserman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01476-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.04.060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beziat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.12.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kahn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Carli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph121012277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Pedersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.10.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durkee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-014-0562-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.07.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re H&#252;bsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bera-Potelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-012-0271-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14JMCM5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drapier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V859FGK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kieffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Vaou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Vaou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Berardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01442505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03443796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>