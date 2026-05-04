--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1294,362 +1294,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00724980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of untreated bipolar disorder: missed opportunities on the long road to optimal treatment.</w:t>
+                <w:t xml:space="preserve">Executive Functions in Adult Offspring of Alcohol-Dependent Probands: Toward a Cognitive Endophenotype?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëmie Drancourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Etain</w:t>
+                <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Raust</w:t>
+                <w:t xml:space="preserve">Bérengère Hubsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Stefaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2012.01917.x⟩</w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (Suppl 1), pp.E356-E363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01903.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00724982v1</w:t>
+                <w:t xml:space="preserve">hal-02167780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Executive Functions in Adult Offspring of Alcohol-Dependent Probands: Toward a Cognitive Endophenotype?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Duration of untreated bipolar disorder: missed opportunities on the long road to optimal treatment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Benzerouk</w:t>
+                <w:t xml:space="preserve">Noëmie Drancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cuervo-Lombard</w:t>
+                <w:t xml:space="preserve">Mohamed Lajnef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Raust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (Suppl 1), pp.E356-E363. </w:t>
+              <w:t xml:space="preserve">Acta Psychiatrica Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 127 (2), pp.136-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1530-0277.2012.01903.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0447.2012.01917.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02167780v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00724982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depression, anxiety and personality dimensions in female first-degree relatives of alcohol-dependent probands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raucher-Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Hübsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical expression of bipolar disorder type I as a function of age and polarity at onset: convergent findings in samples from France and the United States.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Etain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lajnef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2819,51 +2819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02474170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud F. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tubiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Wasserman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01476-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.04.060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beziat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.12.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kahn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Carli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph121012277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Pedersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.10.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durkee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-014-0562-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.07.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re H&#252;bsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bera-Potelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-012-0271-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14JMCM5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drapier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V859FGK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kieffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Vaou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Vaou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Berardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01442505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03443796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Etain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Oli&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aubin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2020.12.041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02474170v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Kahn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud F. Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Tubiana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Wasserman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01476-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02862220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.04.060" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Laglaoui Bakhiyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beziat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Genty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2016.12.022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Kahn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2017.02.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Carli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph121012277" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Aas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Pedersen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bjella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2014.10.028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kaess" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durkee" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Brunner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Parzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-014-0562-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Liquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Raust" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2012.07.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02167780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gierski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Hubsch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Stefaniak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benzerouk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-0277.2012.01903.x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R91FNHFS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00724982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Drancourt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lajnef" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0447.2012.01917.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D3F7SM7M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raucher-Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re H&#252;bsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine-Vanessa Cuervo-Lombard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bera-Potelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-012-0271-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-14JMCM5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00700452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.10m06504" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P&#233;ron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drapier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drapier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2008.09.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V859FGK2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Kieffer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Vaou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orly Wajsbrot-Elgrabli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Vaou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kieffer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096607v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Berardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01442505v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03443796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>