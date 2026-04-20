--- v0 (2026-03-31)
+++ v1 (2026-04-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Gicquel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retraité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973, Docteur Ingénieur, Paris VI, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité française, 69 ans, Marié, trois enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'essentiel de ma carrière a été effectuée à l'Ecole des Mines de Paris, au sein du Centre d'Energétique que j’ai dirigé de septembre 1987 à décembre 2004. Nommé Professeur en juillet 1986, j’enseigne la thermodynamique appliquée aux machines, une introduction aux problèmes énergétiques globaux, et la modélisation des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mis sur pied deux MOOC relatifs à ces deux thématiques, qui sont référencés dans la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plateforme Fun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche actuels portent d'une part sur l’optimisation des installations thermodynamiques complexes (réseaux d'échangeurs, cogénération, cycles combinés) et d'autre part sur les utilisations pédagogiques des technologies de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs membre des comités d'évaluation de l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été Chef de Cabinet du Secrétaire Général de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables d'avril 1980 à octobre 1981 à New York, puis Adjoint Habitat au Directeur de la Division Energie, Laboratoires de Marcoussis de la Compagnie Générale d’Electricité jusqu'en janvier 1982, et Chargé de mission pour les relations multilatérales au Service des Affaires Internationales du Ministère de la Recherche et de la Technologie à Paris en 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1983 à 1985, j’ai été Conseiller pour les Affaires Internationales du Centre National de la Recherche Scientifique (CNRS). En 1986, j’étais l’un des deux fondateurs de l'Observatoire Méditerranéen de l'Energie (OME), installé à Sophia Antipolis puis en région parisienne. Enfin, de mai 1991 à mai 1994, j’ai assuré les fonctions de Directeur Adjoint de l'Ecole des Mines de Nantes (EMN) chargé de la Recherche, et de Directeur du Département Systèmes Energétiques et Environnement de l'EMN, tout en étant Coordinateur du Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) que j’avais créé en 1990 en partenariat avec l'Université de Nantes et l'ISITEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Progiciels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis l’auteur de différents progiciels destinés à faciliter l'apprentissage de la thermodynamique et la simulation des systèmes énergétiques, parmi lesquels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM diffusé depuis septembre 2000 par le CSTB puis par S4E2, et dont une version antérieure avait été distribuée en 1998 par les Techniques de l'Ingénieur sous le nom de THERMO-CALC ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les Diagrammes Thermodynamiques Interactifs diffusés depuis avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les modules de formation à distance sonorisés Diapason diffusés depuis septembre 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), qui est utilisé par plus de cent vingt établissements d'enseignement supérieur dans le monde, est aujourd'hui l'un des projets phares de la Fondation UNIT (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unit.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Université Numérique Thématique Ingénierie et Technologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retired</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French citizen, 69 years, married, three children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973 (engineer), Docteur Ingénieur, Paris VI, 1979 (PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main part of my curriculum has taken place at Ecole des Mines de Paris, in its Centre for Energy Studies which I headed from September 1987 to December 2004. Named full professor in July 1986, I teach applied thermodynamics, an introduction to global energy issues and energy system modelling.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have set up two MOOC on these topics, played in the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun platform</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research activities are focussed first on the optimization of complex thermodynamic plants (heat exchanger networks, cogeneration, combined cycles) and second on the use of information and communication technologies for scientific instruction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was formerly Special Assistant to the Secretary General of the United Nations Conference on New and Renewelable Sources of Energy from april 1980 to october 1981 in New York, then Deputy Director in charge of Dwellings at the Energy Division, Laboratoires de Marcoussis of the Compagnie Générale d’Electricité until january 1982, and Chargé de mission for multilateral issues in the Service des Affaires Internationales of the Ministry for Research and Technology in Paris in 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 1983 to 1985, I was Adviser for International Issues of the Centre National de la Recherche Scientifique (CNRS). In 1986, I founded with Michel GRENON the Observatoire Méditerranéen de l'Energie (OME), based in Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Then, from may 1991 to may 1994, I was Deputy Director of the Ecole des Mines de Nantes (EMN) in charge of Research, and Head of the Energy Systems and Environment Department of the EMN, while I acted as Coordinator of the Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) which I had created in 1990 in partnership with the University of Nantes and ISITEM (now PolyTech Nantes)..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Software</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am the author of various software packages designed to facilitate learning of applied thermodynamics and simulation of energy systems, including:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM distributed since september 2000 by CSTB (a previous version named THERMO-CALC had been published in 1998 by Techniques de l'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the Interactive Thermodynamic Charts distributed since april 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">e-learning modules named Diapason since september 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim, which is used by over one hundred and twenty higher education institutions in the world, is today one of the flagship projects of the UNIT consortium, for which I have set up in 2006 the Thermoptim-UNIT portal (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dedicated to a new paradigm for teaching applied thermodynamics, which includes a large number of educational resources.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of the structure and setting of nuclear HTR thermodynamic cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Queiros-Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 1169-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoptim, une autre façon d’apprendre la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Power Plant Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 / 1998, p.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and technoligical innovation: the example of electricity production from natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Energy System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p.161-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICS. Généralisation de la méthode d’optimisation systémique aux systèmes thermiques avec échangeurs imposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, p. 423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’optimisation systémique basée sur l’intégration thermique par extension de la méthode du pincement : application à la cogénération avec production de vapeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (405)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of building reduced models. Application to the characterization of passive solar components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, p. 127-158 and p. 257-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interpretation of the identification of two PASSYS test cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des énergies renouvelables pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources d’Energie Nouvelles et Renouvelables à l’ONU : bilan de la Conférence de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux thèmes de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et problématique des énergies alternatives pour le développement : synthèse des préparatifs de fond de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une action internationale systématique dans le domaine des sources d’énergie alternatives : la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three ways of controlling solar energy collection loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Proceedings of the National Conference on Power Transmission, pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of long term average performance of low temperature solar systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement dynamique des boucles de captation de l’énergie solaire régulées par tout ou rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of plane solar collectors under transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche solaire au Centre d’Energétique de l’Ecole des Mines de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaire 1 Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Techniques du Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi Energétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des insolateurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for evaluating the solar energy provided by a flat insolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 17 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation statistique des données météorologiques relatives à l’ensoleillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour évaluer l’énergie solaire fournie par un insolateur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pédagogique pour la formation des ingénieurs : Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluides de travail pour la production de froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE THERMIQUE (SFT); SOCIÉTÉ FRANÇAISE DE GÉNIE DES PROCEDÉS (SFGP); GDR THERMODYNAMIQUE MOLÉCULAIRE ET DES PROCÉDÉS (CNRS), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : cheminement et avancées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps d'UNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIT, Apr 2010, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : retour d'expérience sur l'utilisation des outils de production et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'université à l'ère du numérique 2010 CIUEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of heat production by cogeneration or heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment, CIEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucharest, Romania. 65-72 - section 2, paper 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail Thermoptim-UNIT, un environnement pédagogique communautaire polyvalent pour la formation initiale ou continue en mécanique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - XIXème Congrès Français de Mécanique - Association Française de Mécanique (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des performances des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée industrielle Moteurs à combustion de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement et automatisation des bilans exergétiques par les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Exergie : structuration et optimisation des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE THERMIQUE Groupe Energétique-Thermodynamique, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modules sonorisés Diapason, une solution xml, à la fois pédagogiquement efficace et économique, pour la mise en ligne de leurs cours et TD par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONDEMENTS METHODOLOGIQUES D'UNE RECONCEPTION PEDAGOGIQUE DE L'ENERGETIQUE : LE MODELE RTM(E) ET LA THEORIE DE LA CHARGE COGNITIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Technologies de l'information et de la communication dans l'enseignement supérieur et l'entreprise" TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.ISBN 2-9527275-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'établissement de bilans exergétiques en utilisant les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Aussois "La thermodynamique pour les applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté d'analyse et de recherche sur les nouvelles orientations de la thermodynamique (CARNOT), Apr 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en œuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement en ligne de l'énergétique avec les modules sonorisés Diapason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du module d'enseignement Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ePrep 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOPTIM: une nouvelle méthode d'apprentissage et de simulation pour la thermodynamique et les systèmes énergétiques, THERMOPTIM: a new method of learning and simulation for thermodynamics of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois - Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du cycle eau-vapeur d'une centrale IGCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC’01, Heat Powered Cycles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides logicielles pédagogiques : une réponse aux nouveaux défis posès à l'enseignement de la thermodynamique appliquée. exemple de la famille Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2000: technologies de l'information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progiciel THERMOPTIM : une Aide Logicielle Pédagogique pour l'Enseignement Supérieur (ALPES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International NTICF'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rouen, France. p. 255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure Heat Recovery Steam Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGB Power Plants '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine &amp; Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et innovation technologique : quelques développements récents concernant la production d’électricité à partir de gaz naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “ Les Energies du 21ème siècle ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation énergétique du dimensionnement et de la gestion d'usine d'incinération d'ordures ménagères utilisant la cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique et thermique instationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Neptunix pour la modélisation de systèmes énergétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements of the european project PASSYS in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme européen PASSYS : un outil de caractérisation des composants de façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFME sur le programme PASSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Nov 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de l’électricité à moyen et long terme dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les “ Problèmes et perspectives de l’électricité dans le Bassin Méditerranéen ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of passive solar components using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS : results of the first phase 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEC project PASSYS : Achievments in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second european Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de feu et GPL en Méditerranée : aspects énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International “ Perspectives du Gaz Naturel en Méditerranée ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1988, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSYS : un outil européen de caractérisation de composants de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “ Isolation 88 ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Dec 1988, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar architecture and building technology : does R&D really have an effect on the building industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods for optimal contral of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solar component characterization using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management strategies of the heat provided by a fireplace or an insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy in buildings : a field for innovative solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFME “ Régulation, Commande, Télégestion ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Oct 1987, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la chaleur fournie par une cheminée ou un insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive component test methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Meeting on Development of Passive Solar Test Cell Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération énergétique avec les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’IDCI : “ L’Europe et la Coopération Internationale dans le domaine Energétique ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1983, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-définition d’un système de conception assistée par micro-ordinateur pour le projet d’Architecture Climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chauliaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Congrès de Collioure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1979, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de trois modes de régulation d’une boucle primaire de captation de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des installations solaires “ basse température ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales “ Energie, Soleil, Habitat ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1978, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Energies Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1978, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1978, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la régulation des installations de conversion thermique de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, Hambourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome III, Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-947-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome II, Applications « classiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-946-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Initiation à la discipline, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-945-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 2, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003175629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler les technologies énergétiques : conversion thermodynamique de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.226, 2017, Les Cours, 978-2-35671-471-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux problèmes énergétiques globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 326 p., 2013, 9782356710444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to global energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.252, 2013, 9781138000148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group by CRC Press, 1088 p., 2012, 978-0-415-68500-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 2 : Applications &amp;quot;classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-014-7, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 3 : Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-015-4, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Méthodologie d'analyse, bases de thermodynamique, composants, Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 346 p. - ISBN 978-2-35671-013-0, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Problèmes Énergétiques Globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1992, Bibliothèque des Matières Premières, Philippe Chalmin, 2-7178-2227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European passive solar handbook (basic principles and concepts for passive solar architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.G. XII CEE, EUR 10683, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles organiques de Rankine COR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8048, Editions T.I., Référence BE8048 - 24 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciels de thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8044, Editions T.I., Référence BE8044 - 30 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Mélanges humides et combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8043, Editions T.I., Référence BE8043 - 25 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Fluides purs, azéotropes et gaz idéaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041 - 31 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Généralités sur les fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8040, Editions T.I., Référence BE8040 - 23 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques – Mélanges utilisés dans les machines thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8042, Editions T.I., Référence BE8042 - 30 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciel Thermoptim - Une boîte à outils pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8047, Editions T.I., Référence BE8047 - 27 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the identification of a building model. In : System identification applied to building performance data : State-Space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 267-276, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal linear modelling of buildings and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 253-266, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes négociations et coopérations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État des Sciences et des Techniques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Maspero, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de courbes de fréquences cumulées d'irradiation solaire globale pour le calcul des installations solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lestienne R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique des processus météorologiques appliquée à l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, pp.9-40, 1979, 978-2-222-02474-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated frequency diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Gicquel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retraité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973, Docteur Ingénieur, Paris VI, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité française, 69 ans, Marié, trois enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'essentiel de ma carrière a été effectuée à l'Ecole des Mines de Paris, au sein du Centre d'Energétique que j’ai dirigé de septembre 1987 à décembre 2004. Nommé Professeur en juillet 1986, j’enseigne la thermodynamique appliquée aux machines, une introduction aux problèmes énergétiques globaux, et la modélisation des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mis sur pied deux MOOC relatifs à ces deux thématiques, qui sont référencés dans la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plateforme Fun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche actuels portent d'une part sur l’optimisation des installations thermodynamiques complexes (réseaux d'échangeurs, cogénération, cycles combinés) et d'autre part sur les utilisations pédagogiques des technologies de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs membre des comités d'évaluation de l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été Chef de Cabinet du Secrétaire Général de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables d'avril 1980 à octobre 1981 à New York, puis Adjoint Habitat au Directeur de la Division Energie, Laboratoires de Marcoussis de la Compagnie Générale d’Electricité jusqu'en janvier 1982, et Chargé de mission pour les relations multilatérales au Service des Affaires Internationales du Ministère de la Recherche et de la Technologie à Paris en 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1983 à 1985, j’ai été Conseiller pour les Affaires Internationales du Centre National de la Recherche Scientifique (CNRS). En 1986, j’étais l’un des deux fondateurs de l'Observatoire Méditerranéen de l'Energie (OME), installé à Sophia Antipolis puis en région parisienne. Enfin, de mai 1991 à mai 1994, j’ai assuré les fonctions de Directeur Adjoint de l'Ecole des Mines de Nantes (EMN) chargé de la Recherche, et de Directeur du Département Systèmes Energétiques et Environnement de l'EMN, tout en étant Coordinateur du Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) que j’avais créé en 1990 en partenariat avec l'Université de Nantes et l'ISITEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Progiciels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis l’auteur de différents progiciels destinés à faciliter l'apprentissage de la thermodynamique et la simulation des systèmes énergétiques, parmi lesquels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM diffusé depuis septembre 2000 par le CSTB puis par S4E2, et dont une version antérieure avait été distribuée en 1998 par les Techniques de l'Ingénieur sous le nom de THERMO-CALC ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les Diagrammes Thermodynamiques Interactifs diffusés depuis avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les modules de formation à distance sonorisés Diapason diffusés depuis septembre 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), qui est utilisé par plus de cent vingt établissements d'enseignement supérieur dans le monde, est aujourd'hui l'un des projets phares de la Fondation UNIT (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unit.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Université Numérique Thématique Ingénierie et Technologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retired</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French citizen, 69 years, married, three children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973 (engineer), Docteur Ingénieur, Paris VI, 1979 (PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main part of my curriculum has taken place at Ecole des Mines de Paris, in its Centre for Energy Studies which I headed from September 1987 to December 2004. Named full professor in July 1986, I teach applied thermodynamics, an introduction to global energy issues and energy system modelling.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have set up two MOOC on these topics, played in the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun platform</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research activities are focussed first on the optimization of complex thermodynamic plants (heat exchanger networks, cogeneration, combined cycles) and second on the use of information and communication technologies for scientific instruction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was formerly Special Assistant to the Secretary General of the United Nations Conference on New and Renewelable Sources of Energy from april 1980 to october 1981 in New York, then Deputy Director in charge of Dwellings at the Energy Division, Laboratoires de Marcoussis of the Compagnie Générale d’Electricité until january 1982, and Chargé de mission for multilateral issues in the Service des Affaires Internationales of the Ministry for Research and Technology in Paris in 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 1983 to 1985, I was Adviser for International Issues of the Centre National de la Recherche Scientifique (CNRS). In 1986, I founded with Michel GRENON the Observatoire Méditerranéen de l'Energie (OME), based in Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Then, from may 1991 to may 1994, I was Deputy Director of the Ecole des Mines de Nantes (EMN) in charge of Research, and Head of the Energy Systems and Environment Department of the EMN, while I acted as Coordinator of the Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) which I had created in 1990 in partnership with the University of Nantes and ISITEM (now PolyTech Nantes)..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Software</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am the author of various software packages designed to facilitate learning of applied thermodynamics and simulation of energy systems, including:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM distributed since september 2000 by CSTB (a previous version named THERMO-CALC had been published in 1998 by Techniques de l'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the Interactive Thermodynamic Charts distributed since april 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">e-learning modules named Diapason since september 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim, which is used by over one hundred and twenty higher education institutions in the world, is today one of the flagship projects of the UNIT consortium, for which I have set up in 2006 the Thermoptim-UNIT portal (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dedicated to a new paradigm for teaching applied thermodynamics, which includes a large number of educational resources.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of the structure and setting of nuclear HTR thermodynamic cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Queiros-Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 1169-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoptim, une autre façon d’apprendre la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Power Plant Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 / 1998, p.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and technoligical innovation: the example of electricity production from natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Energy System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p.161-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICS. Généralisation de la méthode d’optimisation systémique aux systèmes thermiques avec échangeurs imposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, p. 423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’optimisation systémique basée sur l’intégration thermique par extension de la méthode du pincement : application à la cogénération avec production de vapeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (405)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of building reduced models. Application to the characterization of passive solar components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, p. 127-158 and p. 257-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interpretation of the identification of two PASSYS test cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des énergies renouvelables pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources d’Energie Nouvelles et Renouvelables à l’ONU : bilan de la Conférence de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et problématique des énergies alternatives pour le développement : synthèse des préparatifs de fond de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une action internationale systématique dans le domaine des sources d’énergie alternatives : la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux thèmes de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of long term average performance of low temperature solar systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three ways of controlling solar energy collection loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Proceedings of the National Conference on Power Transmission, pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of plane solar collectors under transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche solaire au Centre d’Energétique de l’Ecole des Mines de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaire 1 Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement dynamique des boucles de captation de l’énergie solaire régulées par tout ou rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi Energétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Techniques du Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des insolateurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for evaluating the solar energy provided by a flat insolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 17 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation statistique des données météorologiques relatives à l’ensoleillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour évaluer l’énergie solaire fournie par un insolateur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pédagogique pour la formation des ingénieurs : Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluides de travail pour la production de froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE THERMIQUE (SFT); SOCIÉTÉ FRANÇAISE DE GÉNIE DES PROCEDÉS (SFGP); GDR THERMODYNAMIQUE MOLÉCULAIRE ET DES PROCÉDÉS (CNRS), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of heat production by cogeneration or heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment, CIEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucharest, Romania. 65-72 - section 2, paper 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : retour d'expérience sur l'utilisation des outils de production et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'université à l'ère du numérique 2010 CIUEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : cheminement et avancées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps d'UNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIT, Apr 2010, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des performances des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée industrielle Moteurs à combustion de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail Thermoptim-UNIT, un environnement pédagogique communautaire polyvalent pour la formation initiale ou continue en mécanique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - XIXème Congrès Français de Mécanique - Association Française de Mécanique (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement et automatisation des bilans exergétiques par les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Exergie : structuration et optimisation des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE THERMIQUE Groupe Energétique-Thermodynamique, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modules sonorisés Diapason, une solution xml, à la fois pédagogiquement efficace et économique, pour la mise en ligne de leurs cours et TD par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONDEMENTS METHODOLOGIQUES D'UNE RECONCEPTION PEDAGOGIQUE DE L'ENERGETIQUE : LE MODELE RTM(E) ET LA THEORIE DE LA CHARGE COGNITIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Technologies de l'information et de la communication dans l'enseignement supérieur et l'entreprise" TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.ISBN 2-9527275-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en œuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'établissement de bilans exergétiques en utilisant les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Aussois "La thermodynamique pour les applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté d'analyse et de recherche sur les nouvelles orientations de la thermodynamique (CARNOT), Apr 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement en ligne de l'énergétique avec les modules sonorisés Diapason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du module d'enseignement Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ePrep 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du cycle eau-vapeur d'une centrale IGCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC’01, Heat Powered Cycles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOPTIM: une nouvelle méthode d'apprentissage et de simulation pour la thermodynamique et les systèmes énergétiques, THERMOPTIM: a new method of learning and simulation for thermodynamics of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois - Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides logicielles pédagogiques : une réponse aux nouveaux défis posès à l'enseignement de la thermodynamique appliquée. exemple de la famille Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2000: technologies de l'information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progiciel THERMOPTIM : une Aide Logicielle Pédagogique pour l'Enseignement Supérieur (ALPES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International NTICF'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rouen, France. p. 255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine &amp; Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure Heat Recovery Steam Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGB Power Plants '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et innovation technologique : quelques développements récents concernant la production d’électricité à partir de gaz naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “ Les Energies du 21ème siècle ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique et thermique instationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation énergétique du dimensionnement et de la gestion d'usine d'incinération d'ordures ménagères utilisant la cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Neptunix pour la modélisation de systèmes énergétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements of the european project PASSYS in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme européen PASSYS : un outil de caractérisation des composants de façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFME sur le programme PASSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Nov 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de l’électricité à moyen et long terme dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les “ Problèmes et perspectives de l’électricité dans le Bassin Méditerranéen ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of passive solar components using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEC project PASSYS : Achievments in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second european Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS : results of the first phase 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSYS : un outil européen de caractérisation de composants de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “ Isolation 88 ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Dec 1988, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de feu et GPL en Méditerranée : aspects énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International “ Perspectives du Gaz Naturel en Méditerranée ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1988, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar architecture and building technology : does R&D really have an effect on the building industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solar component characterization using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management strategies of the heat provided by a fireplace or an insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy in buildings : a field for innovative solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFME “ Régulation, Commande, Télégestion ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Oct 1987, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la chaleur fournie par une cheminée ou un insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods for optimal contral of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive component test methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Meeting on Development of Passive Solar Test Cell Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération énergétique avec les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’IDCI : “ L’Europe et la Coopération Internationale dans le domaine Energétique ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1983, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de trois modes de régulation d’une boucle primaire de captation de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-définition d’un système de conception assistée par micro-ordinateur pour le projet d’Architecture Climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chauliaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Congrès de Collioure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1979, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des installations solaires “ basse température ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales “ Energie, Soleil, Habitat ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1978, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Energies Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1978, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1978, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la régulation des installations de conversion thermique de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, Hambourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome II, Applications « classiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-946-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Initiation à la discipline, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-945-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome III, Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-947-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 2, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003175629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler les technologies énergétiques : conversion thermodynamique de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.226, 2017, Les Cours, 978-2-35671-471-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux problèmes énergétiques globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 326 p., 2013, 9782356710444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to global energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.252, 2013, 9781138000148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group by CRC Press, 1088 p., 2012, 978-0-415-68500-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 3 : Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-015-4, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Méthodologie d'analyse, bases de thermodynamique, composants, Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 346 p. - ISBN 978-2-35671-013-0, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 2 : Applications &amp;quot;classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-014-7, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Problèmes Énergétiques Globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1992, Bibliothèque des Matières Premières, Philippe Chalmin, 2-7178-2227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European passive solar handbook (basic principles and concepts for passive solar architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.G. XII CEE, EUR 10683, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles organiques de Rankine COR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8048, Editions T.I., Référence BE8048 - 24 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciels de thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8044, Editions T.I., Référence BE8044 - 30 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Mélanges humides et combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8043, Editions T.I., Référence BE8043 - 25 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Fluides purs, azéotropes et gaz idéaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041 - 31 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Généralités sur les fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8040, Editions T.I., Référence BE8040 - 23 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques – Mélanges utilisés dans les machines thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8042, Editions T.I., Référence BE8042 - 30 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciel Thermoptim - Une boîte à outils pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8047, Editions T.I., Référence BE8047 - 27 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal linear modelling of buildings and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 253-266, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the identification of a building model. In : System identification applied to building performance data : State-Space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 267-276, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes négociations et coopérations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État des Sciences et des Techniques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Maspero, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de courbes de fréquences cumulées d'irradiation solaire globale pour le calcul des installations solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lestienne R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique des processus météorologiques appliquée à l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, pp.9-40, 1979, 978-2-222-02474-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated frequency diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1824BBD8"/>
+    <w:nsid w:val="0CB89382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AA88F84"/>
+    <w:nsid w:val="23F12AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/cours/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428639v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428635v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Harang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429245v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lallemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487212v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428524v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Williams" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aubert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429231v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429412v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nogaret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429601v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429602v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Escudie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429599v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429604v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourdeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chauliaguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429607v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adnot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936843v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/gicquel-renaud/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936841v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936838v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03347151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003175629" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Gicquel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01363908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01222484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01162303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429206v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429266v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429267v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/cours/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Harang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Escudie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nogaret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourdeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adnot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chauliaguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/gicquel-renaud/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03347151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003175629" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Gicquel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01363908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01222484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01162303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>