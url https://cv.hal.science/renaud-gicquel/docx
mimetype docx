--- v1 (2026-04-20)
+++ v2 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Gicquel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retraité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973, Docteur Ingénieur, Paris VI, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité française, 69 ans, Marié, trois enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'essentiel de ma carrière a été effectuée à l'Ecole des Mines de Paris, au sein du Centre d'Energétique que j’ai dirigé de septembre 1987 à décembre 2004. Nommé Professeur en juillet 1986, j’enseigne la thermodynamique appliquée aux machines, une introduction aux problèmes énergétiques globaux, et la modélisation des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mis sur pied deux MOOC relatifs à ces deux thématiques, qui sont référencés dans la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plateforme Fun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche actuels portent d'une part sur l’optimisation des installations thermodynamiques complexes (réseaux d'échangeurs, cogénération, cycles combinés) et d'autre part sur les utilisations pédagogiques des technologies de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs membre des comités d'évaluation de l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été Chef de Cabinet du Secrétaire Général de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables d'avril 1980 à octobre 1981 à New York, puis Adjoint Habitat au Directeur de la Division Energie, Laboratoires de Marcoussis de la Compagnie Générale d’Electricité jusqu'en janvier 1982, et Chargé de mission pour les relations multilatérales au Service des Affaires Internationales du Ministère de la Recherche et de la Technologie à Paris en 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1983 à 1985, j’ai été Conseiller pour les Affaires Internationales du Centre National de la Recherche Scientifique (CNRS). En 1986, j’étais l’un des deux fondateurs de l'Observatoire Méditerranéen de l'Energie (OME), installé à Sophia Antipolis puis en région parisienne. Enfin, de mai 1991 à mai 1994, j’ai assuré les fonctions de Directeur Adjoint de l'Ecole des Mines de Nantes (EMN) chargé de la Recherche, et de Directeur du Département Systèmes Energétiques et Environnement de l'EMN, tout en étant Coordinateur du Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) que j’avais créé en 1990 en partenariat avec l'Université de Nantes et l'ISITEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Progiciels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis l’auteur de différents progiciels destinés à faciliter l'apprentissage de la thermodynamique et la simulation des systèmes énergétiques, parmi lesquels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM diffusé depuis septembre 2000 par le CSTB puis par S4E2, et dont une version antérieure avait été distribuée en 1998 par les Techniques de l'Ingénieur sous le nom de THERMO-CALC ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les Diagrammes Thermodynamiques Interactifs diffusés depuis avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les modules de formation à distance sonorisés Diapason diffusés depuis septembre 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), qui est utilisé par plus de cent vingt établissements d'enseignement supérieur dans le monde, est aujourd'hui l'un des projets phares de la Fondation UNIT (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unit.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Université Numérique Thématique Ingénierie et Technologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retired</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French citizen, 69 years, married, three children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973 (engineer), Docteur Ingénieur, Paris VI, 1979 (PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main part of my curriculum has taken place at Ecole des Mines de Paris, in its Centre for Energy Studies which I headed from September 1987 to December 2004. Named full professor in July 1986, I teach applied thermodynamics, an introduction to global energy issues and energy system modelling.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have set up two MOOC on these topics, played in the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun platform</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research activities are focussed first on the optimization of complex thermodynamic plants (heat exchanger networks, cogeneration, combined cycles) and second on the use of information and communication technologies for scientific instruction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was formerly Special Assistant to the Secretary General of the United Nations Conference on New and Renewelable Sources of Energy from april 1980 to october 1981 in New York, then Deputy Director in charge of Dwellings at the Energy Division, Laboratoires de Marcoussis of the Compagnie Générale d’Electricité until january 1982, and Chargé de mission for multilateral issues in the Service des Affaires Internationales of the Ministry for Research and Technology in Paris in 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 1983 to 1985, I was Adviser for International Issues of the Centre National de la Recherche Scientifique (CNRS). In 1986, I founded with Michel GRENON the Observatoire Méditerranéen de l'Energie (OME), based in Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Then, from may 1991 to may 1994, I was Deputy Director of the Ecole des Mines de Nantes (EMN) in charge of Research, and Head of the Energy Systems and Environment Department of the EMN, while I acted as Coordinator of the Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) which I had created in 1990 in partnership with the University of Nantes and ISITEM (now PolyTech Nantes)..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Software</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am the author of various software packages designed to facilitate learning of applied thermodynamics and simulation of energy systems, including:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM distributed since september 2000 by CSTB (a previous version named THERMO-CALC had been published in 1998 by Techniques de l'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the Interactive Thermodynamic Charts distributed since april 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">e-learning modules named Diapason since september 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim, which is used by over one hundred and twenty higher education institutions in the world, is today one of the flagship projects of the UNIT consortium, for which I have set up in 2006 the Thermoptim-UNIT portal (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dedicated to a new paradigm for teaching applied thermodynamics, which includes a large number of educational resources.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of the structure and setting of nuclear HTR thermodynamic cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Queiros-Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 1169-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoptim, une autre façon d’apprendre la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Power Plant Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 / 1998, p.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and technoligical innovation: the example of electricity production from natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Energy System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p.161-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICS. Généralisation de la méthode d’optimisation systémique aux systèmes thermiques avec échangeurs imposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, p. 423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’optimisation systémique basée sur l’intégration thermique par extension de la méthode du pincement : application à la cogénération avec production de vapeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (405)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of building reduced models. Application to the characterization of passive solar components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, p. 127-158 and p. 257-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interpretation of the identification of two PASSYS test cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des énergies renouvelables pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources d’Energie Nouvelles et Renouvelables à l’ONU : bilan de la Conférence de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et problématique des énergies alternatives pour le développement : synthèse des préparatifs de fond de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une action internationale systématique dans le domaine des sources d’énergie alternatives : la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux thèmes de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of long term average performance of low temperature solar systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three ways of controlling solar energy collection loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Proceedings of the National Conference on Power Transmission, pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of plane solar collectors under transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche solaire au Centre d’Energétique de l’Ecole des Mines de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaire 1 Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement dynamique des boucles de captation de l’énergie solaire régulées par tout ou rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi Energétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Techniques du Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des insolateurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for evaluating the solar energy provided by a flat insolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 17 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation statistique des données météorologiques relatives à l’ensoleillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour évaluer l’énergie solaire fournie par un insolateur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pédagogique pour la formation des ingénieurs : Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluides de travail pour la production de froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE THERMIQUE (SFT); SOCIÉTÉ FRANÇAISE DE GÉNIE DES PROCEDÉS (SFGP); GDR THERMODYNAMIQUE MOLÉCULAIRE ET DES PROCÉDÉS (CNRS), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of heat production by cogeneration or heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment, CIEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucharest, Romania. 65-72 - section 2, paper 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : retour d'expérience sur l'utilisation des outils de production et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'université à l'ère du numérique 2010 CIUEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : cheminement et avancées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps d'UNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIT, Apr 2010, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des performances des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée industrielle Moteurs à combustion de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail Thermoptim-UNIT, un environnement pédagogique communautaire polyvalent pour la formation initiale ou continue en mécanique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - XIXème Congrès Français de Mécanique - Association Française de Mécanique (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement et automatisation des bilans exergétiques par les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Exergie : structuration et optimisation des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE THERMIQUE Groupe Energétique-Thermodynamique, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modules sonorisés Diapason, une solution xml, à la fois pédagogiquement efficace et économique, pour la mise en ligne de leurs cours et TD par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONDEMENTS METHODOLOGIQUES D'UNE RECONCEPTION PEDAGOGIQUE DE L'ENERGETIQUE : LE MODELE RTM(E) ET LA THEORIE DE LA CHARGE COGNITIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Technologies de l'information et de la communication dans l'enseignement supérieur et l'entreprise" TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.ISBN 2-9527275-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en œuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'établissement de bilans exergétiques en utilisant les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Aussois "La thermodynamique pour les applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté d'analyse et de recherche sur les nouvelles orientations de la thermodynamique (CARNOT), Apr 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement en ligne de l'énergétique avec les modules sonorisés Diapason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du module d'enseignement Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ePrep 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du cycle eau-vapeur d'une centrale IGCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC’01, Heat Powered Cycles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOPTIM: une nouvelle méthode d'apprentissage et de simulation pour la thermodynamique et les systèmes énergétiques, THERMOPTIM: a new method of learning and simulation for thermodynamics of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois - Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides logicielles pédagogiques : une réponse aux nouveaux défis posès à l'enseignement de la thermodynamique appliquée. exemple de la famille Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2000: technologies de l'information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progiciel THERMOPTIM : une Aide Logicielle Pédagogique pour l'Enseignement Supérieur (ALPES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International NTICF'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rouen, France. p. 255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine &amp; Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure Heat Recovery Steam Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGB Power Plants '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et innovation technologique : quelques développements récents concernant la production d’électricité à partir de gaz naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “ Les Energies du 21ème siècle ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique et thermique instationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation énergétique du dimensionnement et de la gestion d'usine d'incinération d'ordures ménagères utilisant la cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Neptunix pour la modélisation de systèmes énergétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements of the european project PASSYS in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme européen PASSYS : un outil de caractérisation des composants de façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFME sur le programme PASSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Nov 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de l’électricité à moyen et long terme dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les “ Problèmes et perspectives de l’électricité dans le Bassin Méditerranéen ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of passive solar components using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEC project PASSYS : Achievments in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second european Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS : results of the first phase 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSYS : un outil européen de caractérisation de composants de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “ Isolation 88 ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Dec 1988, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de feu et GPL en Méditerranée : aspects énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International “ Perspectives du Gaz Naturel en Méditerranée ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1988, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar architecture and building technology : does R&D really have an effect on the building industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solar component characterization using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management strategies of the heat provided by a fireplace or an insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy in buildings : a field for innovative solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFME “ Régulation, Commande, Télégestion ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Oct 1987, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la chaleur fournie par une cheminée ou un insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods for optimal contral of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive component test methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Meeting on Development of Passive Solar Test Cell Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération énergétique avec les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’IDCI : “ L’Europe et la Coopération Internationale dans le domaine Energétique ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1983, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de trois modes de régulation d’une boucle primaire de captation de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-définition d’un système de conception assistée par micro-ordinateur pour le projet d’Architecture Climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chauliaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Congrès de Collioure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1979, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des installations solaires “ basse température ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales “ Energie, Soleil, Habitat ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1978, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Energies Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1978, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1978, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la régulation des installations de conversion thermique de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, Hambourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome II, Applications « classiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-946-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Initiation à la discipline, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-945-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome III, Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-947-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 2, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003175629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler les technologies énergétiques : conversion thermodynamique de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.226, 2017, Les Cours, 978-2-35671-471-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux problèmes énergétiques globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 326 p., 2013, 9782356710444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to global energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.252, 2013, 9781138000148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group by CRC Press, 1088 p., 2012, 978-0-415-68500-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 3 : Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-015-4, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Méthodologie d'analyse, bases de thermodynamique, composants, Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 346 p. - ISBN 978-2-35671-013-0, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 2 : Applications &amp;quot;classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-014-7, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Problèmes Énergétiques Globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1992, Bibliothèque des Matières Premières, Philippe Chalmin, 2-7178-2227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European passive solar handbook (basic principles and concepts for passive solar architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.G. XII CEE, EUR 10683, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles organiques de Rankine COR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8048, Editions T.I., Référence BE8048 - 24 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciels de thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8044, Editions T.I., Référence BE8044 - 30 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Mélanges humides et combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8043, Editions T.I., Référence BE8043 - 25 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Fluides purs, azéotropes et gaz idéaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041 - 31 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Généralités sur les fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8040, Editions T.I., Référence BE8040 - 23 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques – Mélanges utilisés dans les machines thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8042, Editions T.I., Référence BE8042 - 30 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciel Thermoptim - Une boîte à outils pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8047, Editions T.I., Référence BE8047 - 27 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal linear modelling of buildings and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 253-266, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the identification of a building model. In : System identification applied to building performance data : State-Space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 267-276, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes négociations et coopérations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État des Sciences et des Techniques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Maspero, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de courbes de fréquences cumulées d'irradiation solaire globale pour le calcul des installations solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lestienne R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique des processus météorologiques appliquée à l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, pp.9-40, 1979, 978-2-222-02474-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated frequency diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Gicquel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retraité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973, Docteur Ingénieur, Paris VI, 1979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat Civil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nationalité française, 69 ans, Marié, trois enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'essentiel de ma carrière a été effectuée à l'Ecole des Mines de Paris, au sein du Centre d'Energétique que j’ai dirigé de septembre 1987 à décembre 2004. Nommé Professeur en juillet 1986, j’enseigne la thermodynamique appliquée aux machines, une introduction aux problèmes énergétiques globaux, et la modélisation des systèmes énergétiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai mis sur pied deux MOOC relatifs à ces deux thématiques, qui sont référencés dans la </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plateforme Fun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes travaux de recherche actuels portent d'une part sur l’optimisation des installations thermodynamiques complexes (réseaux d'échangeurs, cogénération, cycles combinés) et d'autre part sur les utilisations pédagogiques des technologies de l'information et de la communication.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis par ailleurs membre des comités d'évaluation de l’Agence Nationale de la Recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai été Chef de Cabinet du Secrétaire Général de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables d'avril 1980 à octobre 1981 à New York, puis Adjoint Habitat au Directeur de la Division Energie, Laboratoires de Marcoussis de la Compagnie Générale d’Electricité jusqu'en janvier 1982, et Chargé de mission pour les relations multilatérales au Service des Affaires Internationales du Ministère de la Recherche et de la Technologie à Paris en 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 1983 à 1985, j’ai été Conseiller pour les Affaires Internationales du Centre National de la Recherche Scientifique (CNRS). En 1986, j’étais l’un des deux fondateurs de l'Observatoire Méditerranéen de l'Energie (OME), installé à Sophia Antipolis puis en région parisienne. Enfin, de mai 1991 à mai 1994, j’ai assuré les fonctions de Directeur Adjoint de l'Ecole des Mines de Nantes (EMN) chargé de la Recherche, et de Directeur du Département Systèmes Energétiques et Environnement de l'EMN, tout en étant Coordinateur du Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) que j’avais créé en 1990 en partenariat avec l'Université de Nantes et l'ISITEM.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Progiciels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis l’auteur de différents progiciels destinés à faciliter l'apprentissage de la thermodynamique et la simulation des systèmes énergétiques, parmi lesquels :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM diffusé depuis septembre 2000 par le CSTB puis par S4E2, et dont une version antérieure avait été distribuée en 1998 par les Techniques de l'Ingénieur sous le nom de THERMO-CALC ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les Diagrammes Thermodynamiques Interactifs diffusés depuis avril 2000 ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">les modules de formation à distance sonorisés Diapason diffusés depuis septembre 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), qui est utilisé par plus de cent vingt établissements d'enseignement supérieur dans le monde, est aujourd'hui l'un des projets phares de la Fondation UNIT (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.unit.eu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) (Université Numérique Thématique Ingénierie et Technologie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaud GICQUEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Retired</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">French citizen, 69 years, married, three children</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur Civil des Mines, Paris, 1973 (engineer), Docteur Ingénieur, Paris VI, 1979 (PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The main part of my curriculum has taken place at Ecole des Mines de Paris, in its Centre for Energy Studies which I headed from September 1987 to December 2004. Named full professor in July 1986, I teach applied thermodynamics, an introduction to global energy issues and energy system modelling.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I have set up two MOOC on these topics, played in the </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun platform</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My current research activities are focussed first on the optimization of complex thermodynamic plants (heat exchanger networks, cogeneration, combined cycles) and second on the use of information and communication technologies for scientific instruction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I was formerly Special Assistant to the Secretary General of the United Nations Conference on New and Renewelable Sources of Energy from april 1980 to october 1981 in New York, then Deputy Director in charge of Dwellings at the Energy Division, Laboratoires de Marcoussis of the Compagnie Générale d’Electricité until january 1982, and Chargé de mission for multilateral issues in the Service des Affaires Internationales of the Ministry for Research and Technology in Paris in 1982.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">From 1983 to 1985, I was Adviser for International Issues of the Centre National de la Recherche Scientifique (CNRS). In 1986, I founded with Michel GRENON the Observatoire Méditerranéen de l'Energie (OME), based in Sophia Antipolis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Then, from may 1991 to may 1994, I was Deputy Director of the Ecole des Mines de Nantes (EMN) in charge of Research, and Head of the Energy Systems and Environment Department of the EMN, while I acted as Coordinator of the Groupement Atlantique de Recherche en Thermique Energétique Mines Isitem Sciences (ARTEMIS ) which I had created in 1990 in partnership with the University of Nantes and ISITEM (now PolyTech Nantes)..</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications, Software</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am the author of various software packages designed to facilitate learning of applied thermodynamics and simulation of energy systems, including:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">THERMOPTIM distributed since september 2000 by CSTB (a previous version named THERMO-CALC had been published in 1998 by Techniques de l'Ingénieur)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">the Interactive Thermodynamic Charts distributed since april 2000</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">e-learning modules named Diapason since september 2004.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thermoptim, which is used by over one hundred and twenty higher education institutions in the world, is today one of the flagship projects of the UNIT consortium, for which I have set up in 2006 the Thermoptim-UNIT portal (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.thermoptim.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) dedicated to a new paradigm for teaching applied thermodynamics, which includes a large number of educational resources.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a two stage Rankine cycle for electric power plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.285-294. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2012.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of the structure and setting of nuclear HTR thermodynamic cycles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Queiros-Conde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44, p. 1169-1179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation pédagogique des simulateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoptim, une autre façon d’apprendre la thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Union des Physiciens (1907-2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Power Plant Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 78 / 1998, p.37-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Transition and technoligical innovation: the example of electricity production from natural gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Energy System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (1), p.161-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODICS. Généralisation de la méthode d’optimisation systémique aux systèmes thermiques avec échangeurs imposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 35, p. 423-433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’optimisation systémique basée sur l’intégration thermique par extension de la méthode du pincement : application à la cogénération avec production de vapeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34 (405)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of building reduced models. Application to the characterization of passive solar components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, p. 127-158 and p. 257-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interpretation of the identification of two PASSYS test cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solar Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des énergies renouvelables pour le développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources d’Energie Nouvelles et Renouvelables à l’ONU : bilan de la Conférence de Nairobi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel et problématique des énergies alternatives pour le développement : synthèse des préparatifs de fond de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une action internationale systématique dans le domaine des sources d’énergie alternatives : la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principaux thèmes de la Conférence des Nations Unies sur les Sources d’Energie Nouvelles et Renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevision of long term average performance of low temperature solar systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of three ways of controlling solar energy collection loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Proceedings of the National Conference on Power Transmission, pp.387-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01427695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of plane solar collectors under transient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche solaire au Centre d’Energétique de l’Ecole des Mines de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solaire 1 Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du comportement dynamique des boucles de captation de l’énergie solaire régulées par tout ou rien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, 212-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relever le défi Energétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrique agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Techniques du Moniteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for evaluating the solar energy provided by a flat insolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 17 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des insolateurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation statistique des données météorologiques relatives à l’ensoleillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Héliotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode pour évaluer l’énergie solaire fournie par un insolateur plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1975, 164-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un logiciel pédagogique pour la formation des ingénieurs : Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluides de travail pour la production de froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIÉTÉ FRANÇAISE DE THERMIQUE (SFT); SOCIÉTÉ FRANÇAISE DE GÉNIE DES PROCEDÉS (SFGP); GDR THERMODYNAMIQUE MOLÉCULAIRE ET DES PROCÉDÉS (CNRS), Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and cost assessment of an air cooled two-stage rankine cycle for large power plants operating with different working fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAPP 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Cooled Two-Stage Rankine Cycles for Large Power Plants Operating With Different Working Fluids: Performance, Size and Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Bo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2013 Power Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Jul 2013, Boston, Massachusetts, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production collaborative de connaissances et eLearning : une approche par wikis sociaux sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Technologies de l'Information et de la Communication pour l'Enseignement - TICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : retour d'expérience sur l'utilisation des outils de production et de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'université à l'ère du numérique 2010 CIUEN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of heat production by cogeneration or heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingai Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Energy and Environment, CIEM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bucharest, Romania. 65-72 - section 2, paper 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Thermoptim-UNIT : cheminement et avancées pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps d'UNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIT, Apr 2010, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet THERMOPTIM-UNIT : un environnement pédagogique communautaire pour l’enseignement de l’énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée dédiée à l’Enseignement de la Thermodynamique en Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE GENIE DES PROCEDES, Jul 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01432224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2CeL - Collaborative Knowledge Construction and eLearning : an approach based on semantic Wikis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Nowakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Skaf-Molli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Dinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Educa - 15th International Conference on Technology Supported Learning and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des performances des moteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée industrielle Moteurs à combustion de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mines ParisTech, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portail Thermoptim-UNIT, un environnement pédagogique communautaire polyvalent pour la formation initiale ou continue en mécanique énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - XIXème Congrès Français de Mécanique - Association Française de Mécanique (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement et automatisation des bilans exergétiques par les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Exergie : structuration et optimisation des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOCIETE FRANÇAISE DE THERMIQUE Groupe Energétique-Thermodynamique, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modules sonorisés Diapason, une solution xml, à la fois pédagogiquement efficace et économique, pour la mise en ligne de leurs cours et TD par les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FONDEMENTS METHODOLOGIQUES D'UNE RECONCEPTION PEDAGOGIQUE DE L'ENERGETIQUE : LE MODELE RTM(E) ET LA THEORIE DE LA CHARGE COGNITIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Technologies de l'information et de la communication dans l'enseignement supérieur et l'entreprise" TICE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.ISBN 2-9527275-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en œuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMO 2006 – systèmes d'information, modélisation, optimisation et commande en Génie des Procédés : Le virtuel dans la réalité quotidienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de l'établissement de bilans exergétiques en utilisant les structures productives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'Aussois "La thermodynamique pour les applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Communauté d'analyse et de recherche sur les nouvelles orientations de la thermodynamique (CARNOT), Apr 2006, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place des simulateurs dans la conception d'environnements pédagogiques virtuels : réflexions méthodologiques et mise en oeuvre pour l'énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00526416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement en ligne de l'énergétique avec les modules sonorisés Diapason</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la thermodynamique appliquée : problématique d'une nouvelle approche pédagogique par simulation et essais de machines frigorifiques ou pompes à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Zmeureanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIème colloque inter universitaires franco-québécois sur la thermique des Systèmes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du module d'enseignement Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ePrep 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du cycle eau-vapeur d'une centrale IGCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPC’01, Heat Powered Cycles Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMOPTIM: une nouvelle méthode d'apprentissage et de simulation pour la thermodynamique et les systèmes énergétiques, THERMOPTIM: a new method of learning and simulation for thermodynamics of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Inter-Universitaire Franco-Québéquois - Thermique des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides logicielles pédagogiques : une réponse aux nouveaux défis posès à l'enseignement de la thermodynamique appliquée. exemple de la famille Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE 2000: technologies de l'information et de la Communication pour l’Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le progiciel THERMOPTIM : une Aide Logicielle Pédagogique pour l'Enseignement Supérieur (ALPES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International NTICF'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rouen, France. p. 255-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00617098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure HRSG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine &amp; Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic approach applied to dual pressure Heat Recovery Steam Generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burkhard Leide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VGB Power Plants '97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Dresde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition énergétique et innovation technologique : quelques développements récents concernant la production d’électricité à partir de gaz naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International “ Les Energies du 21ème siècle ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNESCO, Dec 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche systémique et thermique instationnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation énergétique du dimensionnement et de la gestion d'usine d'incinération d'ordures ménagères utilisant la cogénération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lemoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre SFT 92 : Colloque de Thermique "Systèmes Thermiques Instationnaires"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de Neptunix pour la modélisation de systèmes énergétiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bézian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Houzelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1990, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievements of the european project PASSYS in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES Solar World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1989, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme européen PASSYS : un outil de caractérisation des composants de façade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AFME sur le programme PASSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Nov 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective de l’électricité à moyen et long terme dans le Bassin Méditerranéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur les “ Problèmes et perspectives de l’électricité dans le Bassin Méditerranéen ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of passive solar components using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS : results of the first phase 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second mundial Congress “ Heating, Ventilating, Refrigerating and Air conditioning ” CLIMA 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1989, Sarajevo, Bosnia and Herzegovina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CEC project PASSYS : Achievments in the period 1986-1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second european Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSYS : un outil européen de caractérisation de composants de bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée “ Isolation 88 ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Dec 1988, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois de feu et GPL en Méditerranée : aspects énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International “ Perspectives du Gaz Naturel en Méditerranée ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1988, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar architecture and building technology : does R&D really have an effect on the building industry ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroforum New Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1988, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive solar component characterization using identification methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management strategies of the heat provided by a fireplace or an insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solar energy in buildings : a field for innovative solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de modèles de bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AFME “ Régulation, Commande, Télégestion ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFME, Oct 1987, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the european project PASSYS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la chaleur fournie par une cheminée ou un insert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Escudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Building Energy Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methods for optimal contral of heating systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pascal Neirac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nogaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1987, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive component test methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourdeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Meeting on Development of Passive Solar Test Cell Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1985, Ispra, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération énergétique avec les pays en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de L’IDCI : “ L’Europe et la Coopération Internationale dans le domaine Energétique ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1983, Nice Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de trois modes de régulation d’une boucle primaire de captation de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-définition d’un système de conception assistée par micro-ordinateur pour le projet d’Architecture Climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chauliaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Congrès de Collioure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1979, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul des installations solaires “ basse température ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Watremez,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1979, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement des capteurs solaires dans un système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales “ Energie, Soleil, Habitat ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1978, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’irrigation solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International sur les Energies Nouvelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1978, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des stockages thermiques mixtes (milieu solide, fluide) par chaleur sensible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Harang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude de la Société Française des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1978, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexion sur la régulation des installations de conversion thermique de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1978, Hambourg, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude du comportement des capteurs plans en régime transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Schmoll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la COMPLES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1977, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome II, Applications « classiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-946-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Initiation à la discipline, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-945-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques Tome III, Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Énergie et développement durable, 978-2-35671-947-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, 2, 2021, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003175629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser et simuler les technologies énergétiques : conversion thermodynamique de la chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des Mines, pp.226, 2017, Les Cours, 978-2-35671-471-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to global energy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRC Press, pp.252, 2013, 9781138000148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux problèmes énergétiques globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses des MINES, 326 p., 2013, 9782356710444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Systems: A New Approach to Engineering Thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Taylor &amp; Francis Group by CRC Press, 1088 p., 2012, 978-0-415-68500-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 1 : Méthodologie d'analyse, bases de thermodynamique, composants, Thermoptim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 346 p. - ISBN 978-2-35671-013-0, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 3 : Cycles avancés, systèmes innovants à faible impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-015-4, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes énergétiques. Tome 2 : Applications &amp;quot;classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de MINES ParisTech, 350 p. - ISBN 978-2-35671-014-7, 2009, Les Cours de MINES ParisTech</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction aux Problèmes Énergétiques Globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 1992, Bibliothèque des Matières Premières, Philippe Chalmin, 2-7178-2227-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European passive solar handbook (basic principles and concepts for passive solar architecture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Achard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D.G. XII CEE, EUR 10683, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciels de thermodynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8044, Editions T.I., Référence BE8044 - 30 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Mélanges humides et combustion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8043, Editions T.I., Référence BE8043 - 25 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01263252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles organiques de Rankine COR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8048, Editions T.I., Référence BE8048 - 24 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Fluides purs, azéotropes et gaz idéaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions T.I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8041 - 31 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques - Généralités sur les fluides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8040, Editions T.I., Référence BE8040 - 23 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagrammes thermodynamiques – Mélanges utilisés dans les machines thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8042, Editions T.I., Référence BE8042 - 30 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01197293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progiciel Thermoptim - Une boîte à outils pour l'énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Référence BE8047, Editions T.I., Référence BE8047 - 27 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00482796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal linear modelling of buildings and model reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 253-266, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of the identification of a building model. In : System identification applied to building performance data : State-Space modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.J. Bloem. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">System identification applied to building performance data : State-Space modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUR 15885 EN, The European Commission for Joint Research Centre, Institute for Systems Engineering and Informatics, p. 267-276, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grandes négociations et coopérations internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’État des Sciences et des Techniques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Maspero, 1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de courbes de fréquences cumulées d'irradiation solaire globale pour le calcul des installations solaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lestienne R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse statistique des processus météorologiques appliquée à l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CNRS, pp.9-40, 1979, 978-2-222-02474-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified calculation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulated frequency diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gicquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energie Solaire : Conversion et Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 1978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CB89382"/>
+    <w:nsid w:val="5077E7CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23F12AE9"/>
+    <w:nsid w:val="E3C846E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/cours/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Harang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490050v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lallemand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429596v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Escudie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nogaret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourdeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adnot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chauliaguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/gicquel-renaud/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03347151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003175629" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Gicquel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868845v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480468v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480452v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01363908v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335556v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263252v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01222484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01162303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fun-mooc.fr/cours/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.unit.eu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.thermoptim.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748172v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gicquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2012.05.044" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1GQLM2J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lecomte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Queiros-Conde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428435v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Faye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545974v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Leide" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00545969v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429229v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cools" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pascal Neirac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428641v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428638v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427693v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adnot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427695v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Watremez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429271v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429211v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Harang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schmoll" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429245v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429243v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429238v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429210v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01492469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01128373v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Bo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428617v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lallemand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430491v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01432224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436731v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Dinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00487212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431878v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00527173v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430981v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Zmeureanu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01431071v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Williams" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Aubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00617098v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429231v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429406v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429404v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lemoult" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Andrieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barles" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Houzelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429444v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429449v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429445v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429596v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429601v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Escudie" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429599v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nogaret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bourdeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429607v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Adnot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chauliaguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429611v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429610v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/author-book/gicquel-renaud/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936838v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936843v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03347151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003175629" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01533274v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868845v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Gicquel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825238v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800338v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480452v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00480462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429196v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01335556v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01263252v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01363908v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01222484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.techniques-ingenieur.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01162303v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01197293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00482796v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993193v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429266v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>