--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -851,429 +851,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence-mediated postcollision interaction in x-ray photoionization of the Xe K edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+                <w:t xml:space="preserve">E. Pelimanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">G. Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.023117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.023117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583638v1</w:t>
+                <w:t xml:space="preserve">hal-04776700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-mediated postcollision interaction in x-ray photoionization of the Xe K edge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ho</w:t>
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Li</w:t>
+                <w:t xml:space="preserve">Ludger Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Céolin</w:t>
+                <w:t xml:space="preserve">Abhishek Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (2), pp.023117. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.013108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.023117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776700v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
+                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludger Inhester</w:t>
+                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Verma</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.013108. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776698v1</w:t>
+                <w:t xml:space="preserve">hal-04583638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray-induced molecular catapult: ultrafast dynamics driven by lightweight linkages</w:t>
               </w:r>
@@ -1655,563 +1655,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04290787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Journel</w:t>
+                <w:t xml:space="preserve">S H Southworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.023110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03969770v1</w:t>
+                <w:t xml:space="preserve">hal-04284852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Young</w:t>
+                <w:t xml:space="preserve">Maximilian Mailhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Huttula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (2), pp.023110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.063108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284852v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-energy molecular-frame photoelectron angular distributions: a molecular bond-length ruler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klemen Bučar</w:t>
+                <w:t xml:space="preserve">I. Vela-Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (19), pp.13784 - 13791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp05942h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284339v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy molecular-frame photoelectron angular distributions: a molecular bond-length ruler</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Tamura</w:t>
+                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rist</w:t>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (19), pp.13784 - 13791. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.013048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2cp05942h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294916v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
               </w:r>
@@ -2593,913 +2593,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Auger decay dynamics in the hard x-ray regime: HCl as showcase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.6590-6604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05662J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887164v2</w:t>
+                <w:t xml:space="preserve">hal-03856950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Lee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797396v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Auger decay dynamics in the hard x-ray regime: HCl as showcase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Céolin</w:t>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (11), pp.6590-6604. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (1), pp.014001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05662J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856950v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Ring-Opening Reaction of 1,3-Cyclohexadiene: Identifying the True Reactive State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tomislav Piteša</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Ponzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard James Squibb</w:t>
+                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c06296⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.033114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959607v1</w:t>
+                <w:t xml:space="preserve">hal-03852561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
+                <w:t xml:space="preserve">Photochemical Ring-Opening Reaction of 1,3-Cyclohexadiene: Identifying the True Reactive State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Piteša</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Ponzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sari Granroth</w:t>
+                <w:t xml:space="preserve">Marin Sapunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eero Itälä</w:t>
+                <w:t xml:space="preserve">Richard James Squibb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (48), pp.21878-21886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c06296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598117v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+                <w:t xml:space="preserve">Sari Granroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
+                <w:t xml:space="preserve">Eero Itälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (3), pp.033114. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852561v1</w:t>
+                <w:t xml:space="preserve">hal-03598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manifestation of postcollision interaction in Krypton L M N Auger spectra following K -shell photoionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Southworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Doumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (2), pp.023110. </w:t>
@@ -3831,51 +3831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos de Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3939,51 +3939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The O K −2 V spectrum of CO: the influence of the second core-hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,64 +4220,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vacheresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateja Hrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matjaz Žitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
@@ -4756,51 +4756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Boudjemia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5050,64 +5050,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (17), pp.8827-8836. </w:t>
@@ -5139,325 +5139,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dependent Relative Cross Sections in Carbon 1s Photoionization. Separation of Direct Shake and Inelastic Scattering Effects in Single Molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Minna Patanen</w:t>
+                <w:t xml:space="preserve">Photoelectron–Auger-electron angular-momentum transfer in core-ionized Ar: Beyond the standard post-collision-interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Söderström</w:t>
+                <w:t xml:space="preserve">L. Gerchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lindblad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joshua Kas</w:t>
+                <w:t xml:space="preserve">S. Sheinerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05063⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.063409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303739v1</w:t>
+                <w:t xml:space="preserve">hal-02322818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron–Auger-electron angular-momentum transfer in core-ionized Ar: Beyond the standard post-collision-interaction model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Energy Dependent Relative Cross Sections in Carbon 1s Photoionization. Separation of Direct Shake and Inelastic Scattering Effects in Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gerchikov</w:t>
+                <w:t xml:space="preserve">Andreas Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sheinerman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Marin</w:t>
+                <w:t xml:space="preserve">Joshua Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (35), pp.7619-7636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.063409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322818v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recoil-induced ultrafast molecular rotation probed by dynamical rotational Doppler effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Cai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Vaz da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (11), pp.4877-4882. </w:t>
@@ -5560,90 +5560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-slit-type interference in carbon 2s photoionization of polyatomic molecules: from a fundamental effect to structural parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Ponzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (25), pp.13600-13610. </w:t>
@@ -5675,325 +5675,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
+                <w:t xml:space="preserve">Acetylacetone photodynamics at a seeded free-electron laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kukk</w:t>
+                <w:t xml:space="preserve">R. J Squibb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. d. Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Céolin</w:t>
+                <w:t xml:space="preserve">M. Sapunar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Granroth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">A. Ponzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kivimäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02478-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323039v1</w:t>
+                <w:t xml:space="preserve">hal-02335983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylacetone photodynamics at a seeded free-electron laser</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ponzi</w:t>
+                <w:t xml:space="preserve">E. Kukk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Richter</w:t>
+                <w:t xml:space="preserve">T. d. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kivimäki</w:t>
+                <w:t xml:space="preserve">S. Granroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.63. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02478-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335983v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-core-hole states in CH 3 CN: Pre-edge structures and chemical-shift contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6351,103 +6351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
@@ -6479,217 +6479,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KL double core hole pre-edge states of HCl</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Brausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7cp04214k⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335976v1</w:t>
+                <w:t xml:space="preserve">cea-01894499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of complex decay processes after argon 1 s ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cunha de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6698,210 +6698,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.013418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">KL double core hole pre-edge states of HCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.2724-2730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp04214k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01894499v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulomb-explosion imaging of concurrent CH 2 BrI photodissociation dynamics</w:t>
               </w:r>
@@ -6913,77 +6913,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (4), pp.043415. </w:t>
@@ -7289,90 +7289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angular-momentum transfer due to postcollision interaction in atomic inner n s 2 -shell photoionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gerchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sheinerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (6), pp.063425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7659,295 +7659,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Time Scales in the Dissociation Dynamics of Core-Excited CF 4 by Two Internal Clocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Potential Energy Surface Reconstruction and Lifetime Determination of Molecular Double-Core-Hole States in the Hard X-Ray Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (20), pp.203203. </w:t>
+              <w:t xml:space="preserve">, 2017, 119 (13), pp.133001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.133001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957744v1</w:t>
+                <w:t xml:space="preserve">hal-01628469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Energy Surface Reconstruction and Lifetime Determination of Molecular Double-Core-Hole States in the Hard X-Ray Regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Journel</w:t>
+                <w:t xml:space="preserve">Different Time Scales in the Dissociation Dynamics of Core-Excited CF 4 by Two Internal Clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Iwayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (13), pp.133001. </w:t>
+              <w:t xml:space="preserve">, 2017, 119 (20), pp.203203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.133001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628469v1</w:t>
+                <w:t xml:space="preserve">hal-03957744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral dependence of photoemission in multiphoton ionization of NO 2 by femtosecond pulses in the 375–430 nm range</w:t>
               </w:r>
@@ -8214,51 +8214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,64 +8361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Jänkälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sisourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8469,90 +8469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic state-lifetime interference in resonant Auger spectra: a tool to disentangle overlapping core-excited states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9005,51 +9005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant X-ray Scattering of carbonyl sulfide at the sulfur K edge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9165,77 +9165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 635 (11), pp.112024 </w:t>
@@ -9267,325 +9267,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inelastic X-ray spectroscopy of atoms and simple molecules: Satellite features and dependence on energy detuning and photon polarization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mihelič</w:t>
+                <w:t xml:space="preserve">Auger resonant-Raman decay after Xe L -edge photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushawaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 204, pp.356-364. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.013427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2015.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.013427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148189v1</w:t>
+                <w:t xml:space="preserve">hal-03997846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger resonant-Raman decay after Xe L -edge photoexcitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Resonant inelastic X-ray spectroscopy of atoms and simple molecules: Satellite features and dependence on energy detuning and photon polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kavčič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (1), pp.013427. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204, pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.013427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997846v1</w:t>
+                <w:t xml:space="preserve">hal-02148189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger resonant-Raman study at the Ar K edge as probe of electronic-state-lifetime interferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9688,64 +9688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of Double-Core-Hole Shake-Up States in Photoemission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9956,51 +9956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-hole-clock spectroscopies in the tender x-ray domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Novella Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10077,51 +10077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard X-ray photoelectron spectroscopy on the GALAXIES beamline at the SOLEIL synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11045,51 +11045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11153,51 +11153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photofragmentation study of hexamethyldisiloxane following core ionization and direct double ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11300,51 +11300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a four-element conical electron lens dedicated to high resolution Auger electron-ion(s) coincidence experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11594,51 +11594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shigemasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11779,51 +11779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67F53C77"/>
+    <w:nsid w:val="78501916"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12010,51 +12010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9239-7372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245419721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ag&#229;ker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Visentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.063003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelimanni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02511" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vela-Per&#233;z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mhamdi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05942h" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05662J" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pite&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ponzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Sapunar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Squibb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06296" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Southworth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.023110" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B Martins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00607j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzhey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hrast" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz &#381;itnik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.052832" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Puettner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaolong Zeng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Koulentianos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abcd23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosugi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koike" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iizawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gejo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.183001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07369D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303739v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerchikov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheinerman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063409" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Cai Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Vaz da Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807812116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kushawaha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00723G" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335983v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J Squibb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunar" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02478-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04214k" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha de Miranda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.013418" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feifel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13607-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957730v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957744v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203203" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marggi Poullain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cireasa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02057K" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.213001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01998F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bohinc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945402" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.133001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148172v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lablanquie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palaudoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andric" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013416" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203449v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kawerk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112109" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266928v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148189v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.05.018" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997846v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.013427" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022502" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.093001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5069" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novella Piancastelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998647v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LWTMD3P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Stolte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W Lindle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/21/215205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C26408CC7B54256977C79CE5F82F40AE0293A9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281689v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Clement" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01504.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5NZ25ZD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305594v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Houver" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkharrat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclercq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776265" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270342v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shigemasa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136152" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1511799" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144418v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hemmers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.033002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136815v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.203001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9239-7372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245419721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ag&#229;ker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Visentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.063003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelimanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02511" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vela-Per&#233;z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ota" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mhamdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rist" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05942h" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05662J" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pite&#353;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ponzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Sapunar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Squibb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Southworth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.023110" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B Martins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00607j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzhey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hrast" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz &#381;itnik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.052832" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Puettner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaolong Zeng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Koulentianos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abcd23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosugi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koike" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iizawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gejo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.183001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07369D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerchikov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheinerman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063409" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Cai Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Vaz da Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807812116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kushawaha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00723G" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J Squibb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02478-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335970v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha de Miranda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.013418" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04214k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feifel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13607-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957730v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203203" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marggi Poullain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cireasa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02057K" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.213001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01998F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bohinc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945402" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.133001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148172v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lablanquie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palaudoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andric" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013416" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203449v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kawerk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112109" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266928v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.013427" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.05.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022502" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.093001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5069" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novella Piancastelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998647v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LWTMD3P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Stolte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W Lindle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/21/215205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C26408CC7B54256977C79CE5F82F40AE0293A9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281689v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Clement" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01504.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5NZ25ZD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305594v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Houver" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkharrat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclercq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776265" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270342v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shigemasa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136152" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1511799" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144418v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hemmers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.033002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136815v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.203001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>