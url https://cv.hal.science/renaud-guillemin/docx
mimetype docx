--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -717,3433 +717,3433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
+                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+                <w:t xml:space="preserve">V. Kimberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda B. Nunes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">P. Krasnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (6), pp.062814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387219v1</w:t>
+                <w:t xml:space="preserve">hal-05350517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence-mediated postcollision interaction in x-ray photoionization of the Xe K edge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Doumy</w:t>
+                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ho</w:t>
+                <w:t xml:space="preserve">Roba Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Céolin</w:t>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.023117⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776700v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray induced ultrafast charge transfer in thiophene-based conjugated polymers controlled by core-hole clock spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda B. Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abhishek Verma</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (2), pp.1234-1244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3cp04303g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776698v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSARIX: Multi-crystal spectrometer in the tender x-ray range at SOLEIL synchrotron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Fluorescence-mediated postcollision interaction in x-ray photoionization of the Xe K edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pelimanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roba Moussaoui</w:t>
+                <w:t xml:space="preserve">G. Doumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Vacheresse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">P. Ho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0199230⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.023117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.023117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583638v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray-induced molecular catapult: ultrafast dynamics driven by lightweight linkages</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in double-core-ionized water molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Schöffler</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02511⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.013108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.013108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844768v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear spectral dispersion in resonant Auger scattering from SF 6 for studying nuclear potentials and dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">X-ray-induced molecular catapult: ultrafast dynamics driven by lightweight linkages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Krasnov</w:t>
+                <w:t xml:space="preserve">Victor Kimberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boudjemia</w:t>
+                <w:t xml:space="preserve">Barbara Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Trinter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Marchenko</w:t>
+                <w:t xml:space="preserve">Markus Schöffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (6), pp.062814. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (47), pp.11883-11890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.110.062814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.4c02511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05350517v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Žitnik</w:t>
+                <w:t xml:space="preserve">Anthony Ferté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hrast</w:t>
+                <w:t xml:space="preserve">Francis Penent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mihelič</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Turnšek</w:t>
+                <w:t xml:space="preserve">Dawei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (25), pp.253201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290787v1</w:t>
+                <w:t xml:space="preserve">hal-04776690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Young</w:t>
+                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Velasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.013048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284852v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Klemen Bučar</w:t>
+                <w:t xml:space="preserve">Energy variation of double K-shell photoionization of Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S H Southworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 107 (6), pp.063108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 107 (2), pp.023110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.107.023110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284339v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-energy molecular-frame photoelectron angular distributions: a molecular bond-length ruler</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Rist</w:t>
+                <w:t xml:space="preserve">Multielectron coincidence spectroscopy of the Ar 2 + ( 2 p − 2 ) double-core-hole decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Mailhiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Huttula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemen Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp05942h⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.063108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.063108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294916v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of the post-collision interaction effect from gas-phase to solid-state systems demonstrated in thiophene and its polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loïc Journel</w:t>
+                <w:t xml:space="preserve">High-energy molecular-frame photoelectron angular distributions: a molecular bond-length ruler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Vela-Peréz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.013048⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (19), pp.13784 - 13791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp05942h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969770v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Auger decay of 1s−1 3p−1nln ′ l ′ doubly excited states in Ar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Žitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mihelič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.203001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (5), pp.053113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.053113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290785v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auger Shake-Up Assisted Electron Recapture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hrast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guillemin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Boll</w:t>
+                <w:t xml:space="preserve">J. Turnšek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (20), pp.203001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.203001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282777v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative Pathway to Double-Core-Hole States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
+                <w:t xml:space="preserve">Isotope effects in dynamics of water isotopologues induced by core ionization at an x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferté</w:t>
+                <w:t xml:space="preserve">M. Ilchen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Penent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">T. Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawei Peng</w:t>
+                <w:t xml:space="preserve">R. Boll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (25), pp.253201. </w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (5), pp.054302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.131.253201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/4.0000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776690v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Auger decay dynamics in the hard x-ray regime: HCl as showcase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">T. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Céolin</w:t>
+                <w:t xml:space="preserve">M. Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 24 (11), pp.6590-6604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05662J⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.183-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856950v1</w:t>
+                <w:t xml:space="preserve">hal-03959229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos de Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887164v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-induced dissociation of CH2BrI probed by intense femtosecond XUV pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (1), pp.014001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6455/ac489d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
+                <w:t xml:space="preserve">Dynamics of core-excited ammonia: disentangling fragmentation pathways by complementary spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2cp03488c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03852561v1</w:t>
+                <w:t xml:space="preserve">hal-03887164v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photochemical Ring-Opening Reaction of 1,3-Cyclohexadiene: Identifying the True Reactive State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of Auger decay dynamics in the hard x-ray regime: HCl as showcase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Sapunar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard James Squibb</w:t>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c06296⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (11), pp.6590-6604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05662J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959607v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
+                <w:t xml:space="preserve">Photochemical Ring-Opening Reaction of 1,3-Cyclohexadiene: Identifying the True Reactive State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomislav Piteša</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sari Granroth</w:t>
+                <w:t xml:space="preserve">Aurora Ponzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eero Itälä</w:t>
+                <w:t xml:space="preserve">Marin Sapunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard James Squibb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (48), pp.21878-21886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c06296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03598117v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of postcollision interaction in Krypton L M N Auger spectra following K -shell photoionization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Young</w:t>
+                <w:t xml:space="preserve">Ultrafast dissociation of ammonia: Auger Doppler effect and redistribution of the internal energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farzad Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sari Granroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Itälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.023110⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Ivan Powis: Advances in Molecular Photoelectron Spectroscopy: Fundamentals &amp; Application, 24 (10), pp.5842-5854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP05499F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03852574v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03598117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Santos</w:t>
+                <w:t xml:space="preserve">Postcollision-interaction effects in multistep Auger transitions following Ar 1 s photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhei Kosugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.033114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.033114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797323v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerted and sequential three-body fragmentation of deep-core-ionized carbon disulfide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Zmerli</w:t>
+                <w:t xml:space="preserve">Manifestation of postcollision interaction in Krypton L M N Auger spectra following K -shell photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Ismail</w:t>
+                <w:t xml:space="preserve">S. Southworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Doumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.183-191. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (2), pp.023110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP04272J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.106.023110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959229v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03852574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron delocalisation in conjugated sulfur heterocycles probed by resonant Auger spectroscopy</w:t>
+                <w:t xml:space="preserve">Resonant Auger decay induced by the symmetry-forbidden 1&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; → 6&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;&amp;lt;sub&amp;gt;1&amp;lt;i&amp;gt;g&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; transition of the SF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Martins</w:t>
+                <w:t xml:space="preserve">Antonio Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos de Moura</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Nacer Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24, pp.8477-8487. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Special Collection: Commemorating the Career of David Arthur Shirley, 40 (4), pp.042801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP05910F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0001890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625285v1</w:t>
+                <w:t xml:space="preserve">hal-03797323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The O K −2 V spectrum of CO: the influence of the second core-hole</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Püttner</w:t>
+                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iyas Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vacheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Thierry Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (7), pp.073104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1cp00607j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219132v1</w:t>
+                <w:t xml:space="preserve">hal-03288763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inner-Shell-Ionization-Induced Femtosecond Structural Dynamics of Water Molecules Imaged at an X-Ray Free-Electron Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Inhester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.-K. Son</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4201,913 +4201,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03797407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A von Hamos spectrometer based on highly annealed pyrolytic graphite crystal in tender x-ray domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">The O K −2 V spectrum of CO: the influence of the second core-hole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Marin</w:t>
+                <w:t xml:space="preserve">J. B Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (7), pp.073104. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0054421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1cp00607j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288763v1</w:t>
+                <w:t xml:space="preserve">hal-03219132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon K L L Auger spectrum: Initial states, core-hole lifetimes, shake, and knock-down processes</w:t>
+                <w:t xml:space="preserve">Argon 1s -2 Auger Hypersatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Püttner</w:t>
+                <w:t xml:space="preserve">Ralph Puettner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Holzhey</w:t>
+                <w:t xml:space="preserve">Yongjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateja Hrast</w:t>
+                <w:t xml:space="preserve">Jiaolong Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaz Žitnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+                <w:t xml:space="preserve">Dimitris Koulentianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.052832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6455/abcd23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439162v1</w:t>
+                <w:t xml:space="preserve">hal-03053490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon 1s -2 Auger Hypersatellites</w:t>
+                <w:t xml:space="preserve">Argon K L L Auger spectrum: Initial states, core-hole lifetimes, shake, and knock-down processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Puettner</w:t>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjun Li</w:t>
+                <w:t xml:space="preserve">Philippe Holzhey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaolong Zeng</w:t>
+                <w:t xml:space="preserve">Mateja Hrast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Koulentianos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+                <w:t xml:space="preserve">Matjaz Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6455/abcd23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.102.052832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053490v1</w:t>
+                <w:t xml:space="preserve">hal-03439162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard x-ray spectroscopy and dynamics of isolated atoms and molecules: a review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Boudjemia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab5516⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (46), pp.26806-26818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP04787B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884031v1</w:t>
+                <w:t xml:space="preserve">hal-03053471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron spectroscopy and dynamics of HBr around the Br 1s −1 threshold</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+                <w:t xml:space="preserve">Fluorescence Time Delay in Multistep Auger Decay as an Internal Clock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kosugi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Koike</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Iizawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP04787B⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.183001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053471v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence Time Delay in Multistep Auger Decay as an Internal Clock</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hard x-ray spectroscopy and dynamics of isolated atoms and molecules: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oura</w:t>
+                <w:t xml:space="preserve">M. Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gejo</w:t>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (18), </w:t>
+              <w:t xml:space="preserve">Reports on Progress in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (1), pp.016401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.183001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6633/ab5516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922305v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si 1s −1 , 2s −1 and 2p −1 lifetime broadening of SiX 4 (X = F, Cl, Br, CH 3 ) molecules: SiF 4 anomalous behaviour reassessed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (17), pp.8827-8836. </w:t>
@@ -5139,325 +5139,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoelectron–Auger-electron angular-momentum transfer in core-ionized Ar: Beyond the standard post-collision-interaction model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Energy Dependent Relative Cross Sections in Carbon 1s Photoionization. Separation of Direct Shake and Inelastic Scattering Effects in Single Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gerchikov</w:t>
+                <w:t xml:space="preserve">Johan Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sheinerman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Marin</w:t>
+                <w:t xml:space="preserve">Andreas Lindblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Kas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.063409⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (35), pp.7619-7636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322818v1</w:t>
+                <w:t xml:space="preserve">hal-02303739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Dependent Relative Cross Sections in Carbon 1s Photoionization. Separation of Direct Shake and Inelastic Scattering Effects in Single Molecules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johan Söderström</w:t>
+                <w:t xml:space="preserve">Photoelectron–Auger-electron angular-momentum transfer in core-ionized Ar: Beyond the standard post-collision-interaction model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Lindblad</w:t>
+                <w:t xml:space="preserve">L. Gerchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua Kas</w:t>
+                <w:t xml:space="preserve">S. Sheinerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zmerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (35), pp.7619-7636. </w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.9b05063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.99.063409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303739v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recoil-induced ultrafast molecular rotation probed by dynamical rotational Doppler effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji-Cai Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Vaz da Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Ågren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 116 (11), pp.4877-4882. </w:t>
@@ -5560,90 +5560,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-slit-type interference in carbon 2s photoionization of polyatomic molecules: from a fundamental effect to structural parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurora Ponzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minna Patanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (25), pp.13600-13610. </w:t>
@@ -5675,3485 +5675,3485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetylacetone photodynamics at a seeded free-electron laser</w:t>
+                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J Squibb</w:t>
+                <w:t xml:space="preserve">Felix Brausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sapunar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Kivimäki</w:t>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02478-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335983v1</w:t>
+                <w:t xml:space="preserve">cea-01894499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
+                <w:t xml:space="preserve">Interplay of complex decay processes after argon 1 s ionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cunha de Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.013418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323039v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-core-hole states in CH 3 CN: Pre-edge structures and chemical-shift contributions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">KL double core hole pre-edge states of HCl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Koulentianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5047854⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.2724-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cp04214k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148014v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental setup for the study of resonant inelastic X-ray scattering of organometallic complexes in gas phase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Marchenko</w:t>
+                <w:t xml:space="preserve">Energy Transfer into Molecular Vibrations and Rotations by Recoil in Inner-Shell Photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kukk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. d. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Granroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5021536⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.073002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335822v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Journel</w:t>
+                <w:t xml:space="preserve">Acetylacetone photodynamics at a seeded free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J Squibb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sapunar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ponzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kivimäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02478-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322930v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+                <w:t xml:space="preserve">Ultrafast nuclear dynamics in the doubly-core-ionized water molecule observed via Auger spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Inhester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.98.063403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5041381⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323002v1</w:t>
+                <w:t xml:space="preserve">hal-02322930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved inner-shell photoelectron spectroscopy: From a bound molecule to an isolated atom</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadia Bari</w:t>
+                <w:t xml:space="preserve">Double-core-hole states in CH 3 CN: Pre-edge structures and chemical-shift contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Koulentianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 97 (4), pp.043429. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (13), pp.134313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.043429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5047854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01894499v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of complex decay processes after argon 1 s ionization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Coulomb explosion imaging of CH 3 I and CH 2 ClI photodissociation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Allum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jänkälä</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Journel</w:t>
+                <w:t xml:space="preserve">Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.013418⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 149 (20), pp.204313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5041381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335970v1</w:t>
+                <w:t xml:space="preserve">hal-02323002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KL double core hole pre-edge states of HCl</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Experimental setup for the study of resonant inelastic X-ray scattering of organometallic complexes in gas phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.2724-2730. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (6), pp.063107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp04214k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5021536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335976v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulomb-explosion imaging of concurrent CH 2 BrI photodissociation dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angular-momentum transfer due to postcollision interaction in atomic inner n s 2 -shell photoionization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sheinerman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96 (4), pp.043415. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043415⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95 (6), pp.063425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957737v1</w:t>
+                <w:t xml:space="preserve">hal-03957730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic double K-hole pre-edge states of CS2 and SF6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Feifel</w:t>
+                <w:t xml:space="preserve">Subfemtosecond Control of Molecular Fragmentation by Hard X-Ray Photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Eland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Püttner</w:t>
+                <w:t xml:space="preserve">N. Sisourat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13607-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (21), pp.213001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.213001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148069v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic-state–lifetime interference in the hard-x-ray regime: Argon as a showcase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Different timescales in the dissociation dynamics of core-excited CF4 by two internal clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Iwayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.203203</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546009v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angular-momentum transfer due to postcollision interaction in atomic inner n s 2 -shell photoionization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coulomb-explosion imaging of concurrent CH 2 BrI photodissociation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Burt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Boll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasra Amini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hansjochen Köckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95 (6), pp.063425. </w:t>
+              <w:t xml:space="preserve">, 2017, 96 (4), pp.043415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.043415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957730v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfemtosecond Control of Molecular Fragmentation by Hard X-Ray Photons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic-state–lifetime interference in the hard-x-ray regime: Argon as a showcase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Travnikova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.213001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (1), pp.012509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.012509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01551604v1</w:t>
+                <w:t xml:space="preserve">hal-01546009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different timescales in the dissociation dynamics of core-excited CF4 by two internal clocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationic double K-hole pre-edge states of CS2 and SF6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Feifel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Iwayama</w:t>
+                <w:t xml:space="preserve">J. Eland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Léonard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">P. Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13607-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539204v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Energy Surface Reconstruction and Lifetime Determination of Molecular Double-Core-Hole States in the Hard X-Ray Regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Journel</w:t>
+                <w:t xml:space="preserve">Different Time Scales in the Dissociation Dynamics of Core-Excited CF 4 by Two Internal Clocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Iwayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 119 (13), pp.133001. </w:t>
+              <w:t xml:space="preserve">, 2017, 119 (20), pp.203203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.133001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628469v1</w:t>
+                <w:t xml:space="preserve">hal-03957744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Time Scales in the Dissociation Dynamics of Core-Excited CF 4 by Two Internal Clocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Spectral dependence of photoemission in multiphoton ionization of NO 2 by femtosecond pulses in the 375–430 nm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marggi Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cireasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornaggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.203203⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (33), pp.21996-22007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CP02057K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957744v1</w:t>
+                <w:t xml:space="preserve">hal-03957710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral dependence of photoemission in multiphoton ionization of NO 2 by femtosecond pulses in the 375–430 nm range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Marin</w:t>
+                <w:t xml:space="preserve">Potential Energy Surface Reconstruction and Lifetime Determination of Molecular Double-Core-Hole States in the Hard X-Ray Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (33), pp.21996-22007. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (13), pp.133001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CP02057K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.133001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957710v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and theoretical study of the double-core-hole hypersatellite Auger spectrum of Ne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushawaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Goldsztejn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.012513⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (2), pp.022501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.022501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148125v1</w:t>
+                <w:t xml:space="preserve">hal-03957735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed assignment of normal and resonant Auger spectra of Xe near the L edges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and theoretical study of the double-core-hole hypersatellite Auger spectrum of Ne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (2), pp.022501. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.022501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.96.012513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957735v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hard-X-Ray-Induced Multistep Ultrafast Dissociation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+                <w:t xml:space="preserve">Photon-energy dependence of single-photon simultaneous core ionization and core excitation in CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carniato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sisourat</w:t>
+                <w:t xml:space="preserve">P. Lablanquie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Palaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.213001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.013416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148182v1</w:t>
+                <w:t xml:space="preserve">hal-02148172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic state-lifetime interference in resonant Auger spectra: a tool to disentangle overlapping core-excited states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Hard-X-Ray-Induced Multistep Ultrafast Dissociation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oksana Travnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kari Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sisourat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CP01998F⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.116.213001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997606v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and dynamical properties of chlorinated hydrocarbons studied with resonant inelastic x-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bohinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Žitnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bučar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kavčič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carniato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144 (13), pp.134309. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4945402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Core-Hole States in Neon: Lifetime, Post-Collision Interaction, and Spectral Assignment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Electronic state-lifetime interference in resonant Auger spectra: a tool to disentangle overlapping core-excited states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.133001⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (22), pp.15133-15142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP01998F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148150v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon-energy dependence of single-photon simultaneous core ionization and core excitation in CO 2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Andric</w:t>
+                <w:t xml:space="preserve">Double-Core-Hole States in Neon: Lifetime, Post-Collision Interaction, and Spectral Assignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.94.013416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.133001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148172v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant X-ray Scattering of carbonyl sulfide at the sulfur K edge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+                <w:t xml:space="preserve">Direct Observation of Double-Core-Hole Shake-Up States in Photoemission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Kawerk</w:t>
+                <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaž Kavčič</w:t>
+                <w:t xml:space="preserve">Thierry Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 635 (11), pp.112109. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (9), pp.093001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.093001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203449v1</w:t>
+                <w:t xml:space="preserve">hal-03998381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-induced ultrafast dissociation following deep-core-electron excitation</w:t>
               </w:r>
@@ -9165,77 +9165,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oksana Travnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 635 (11), pp.112024 </w:t>
@@ -9267,612 +9267,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger resonant-Raman decay after Xe L -edge photoexcitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Resonant inelastic X-ray spectroscopy of atoms and simple molecules: Satellite features and dependence on energy detuning and photon polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Žitnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kavčič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bučar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mihelič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (1), pp.013427. </w:t>
+              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 204, pp.356-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.013427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elspec.2015.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997846v1</w:t>
+                <w:t xml:space="preserve">hal-02148189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inelastic X-ray spectroscopy of atoms and simple molecules: Satellite features and dependence on energy detuning and photon polarization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mihelič</w:t>
+                <w:t xml:space="preserve">Auger resonant-Raman decay after Xe L -edge photoexcitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushawaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jänkälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 204, pp.356-364. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1), pp.013427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elspec.2015.05.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.92.013427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148189v1</w:t>
+                <w:t xml:space="preserve">hal-03997846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger resonant-Raman study at the Ar K edge as probe of electronic-state-lifetime interferences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Kushawaha</w:t>
+                <w:t xml:space="preserve">Resonant X-ray Scattering of carbonyl sulfide at the sulfur K edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Kawerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Kavčič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022502⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 635 (11), pp.112109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/635/11/112109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148203v1</w:t>
+                <w:t xml:space="preserve">hal-01203449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of Double-Core-Hole Shake-Up States in Photoemission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moreno</w:t>
+                <w:t xml:space="preserve">Auger resonant-Raman study at the Ar K edge as probe of electronic-state-lifetime interferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Marchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (9), pp.093001. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.093001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.91.022502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998381v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Auger Doppler effects upon emission of fast photoelectrons</w:t>
+                <w:t xml:space="preserve">Core-hole-clock spectroscopies in the tender x-ray domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ralph Püttner</w:t>
+                <w:t xml:space="preserve">Maria Novella Piancastelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9882,131 +9882,131 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (1), pp.4069. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (12), pp.124031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998515v1</w:t>
+                <w:t xml:space="preserve">hal-03998511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-hole-clock spectroscopies in the tender x-ray domain</w:t>
+                <w:t xml:space="preserve">Atomic Auger Doppler effects upon emission of fast photoelectrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Novella Piancastelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gildas Goldsztejn</w:t>
+                <w:t xml:space="preserve">Marc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Püttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Marchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10016,112 +10016,112 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Kushawaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 47 (12), pp.124031. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.4069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/47/12/124031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998511v1</w:t>
+                <w:t xml:space="preserve">hal-03998515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard X-ray photoelectron spectroscopy on the GALAXIES beamline at the SOLEIL synchrotron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Ablett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10129,51 +10129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Rueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electron Spectroscopy and Related Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 190, pp.188-192. </w:t>
@@ -10249,51 +10249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. M. Robson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10395,51 +10395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne C Stolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Novella Piancastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis W Lindle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10492,738 +10492,738 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant response traits mediate the effects of subalpine grasslands on soil moisture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resonant double Auger decay in Carbon K-shell excitation of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gross</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. M. Robson</w:t>
+                <w:t xml:space="preserve">A. Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lablanquie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lavorel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Bagousse-Pinguet</w:t>
+                <w:t xml:space="preserve">F. Penent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 180 (3), pp.652-662</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.042710</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00377965v1</w:t>
+                <w:t xml:space="preserve">hal-00305594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tannin impacts on microbial diversity and the functioning of alpine soils: a multidisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant response traits mediate the effects of subalpine grasslands on soil moisture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Robson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baptist</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zinger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">Y. Le Bagousse-Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 180 (3), pp.652-662</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00281689v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00377965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant double Auger decay in Carbon K-shell excitation of CO</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Tannin impacts on microbial diversity and the functioning of alpine soils: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Baptist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Penent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.799-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2007.01504.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305594v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00281689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoemission in the molecular frame induced by soft X-ray elliptically polarized light</w:t>
+                <w:t xml:space="preserve">H2S ultrafast dissociation probed by energy-selected resonant Auger electron–ion coincidence measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.B. Li</w:t>
+                <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Houver</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Haouas</w:t>
+                <w:t xml:space="preserve">C. Miron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Céolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Catoire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Elkharrat</w:t>
+                <w:t xml:space="preserve">N. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Elect.Spectrosc.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127, pp.114315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2776265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305517v1</w:t>
+                <w:t xml:space="preserve">hal-00151364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S ultrafast dissociation probed by energy-selected resonant Auger electron–ion coincidence measurements</w:t>
+                <w:t xml:space="preserve">Photoemission in the molecular frame induced by soft X-ray elliptically polarized light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Le Guen</w:t>
+                <w:t xml:space="preserve">W.B. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Miron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Guillemin</w:t>
+                <w:t xml:space="preserve">J.C. Houver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leclercq</w:t>
+                <w:t xml:space="preserve">F. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elkharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J.Elect.Spectrosc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30, pp.156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151364v1</w:t>
+                <w:t xml:space="preserve">hal-00305517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photofragmentation study of hexamethyldisiloxane following core ionization and direct double ionization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shigemasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,103 +11287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a four-element conical electron lens dedicated to high resolution Auger electron-ion(s) coincidence experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 73 (11), pp.3885-3894. </w:t>
@@ -11421,51 +11421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nondipolar Electron Angular Distributions from Fixed-in-Space Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hemmers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11473,51 +11473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lindle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shigemasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (3), pp.0033002. </w:t>
@@ -11555,103 +11555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical Angular Correlation in Molecular Auger Decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Shigemasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Céolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Miron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87, pp.203001 (1-4). </w:t>
@@ -11779,51 +11779,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78501916"/>
+    <w:nsid w:val="5E0AC669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12010,51 +12010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9239-7372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245419721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ag&#229;ker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Visentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.063003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelimanni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023117" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844768v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02511" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vela-Per&#233;z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ota" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mhamdi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rist" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05942h" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05662J" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959607v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pite&#353;a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ponzi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Sapunar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Squibb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Southworth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.023110" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219132v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B Martins" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00607j" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzhey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hrast" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz &#381;itnik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.052832" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053490v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Puettner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Li" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaolong Zeng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Koulentianos" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abcd23" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosugi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koike" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iizawa" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gejo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.183001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07369D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerchikov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheinerman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063409" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05063" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Cai Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Vaz da Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807812116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kushawaha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00723G" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335983v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J Squibb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02478-0" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148014v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047854" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335822v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021536" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335970v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha de Miranda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.013418" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335976v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04214k" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feifel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13607-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957730v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063425" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957744v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203203" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957710v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marggi Poullain" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cireasa" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02057K" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.213001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997606v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01998F" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148185v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bohinc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945402" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148150v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.133001" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148172v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lablanquie" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palaudoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andric" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013416" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203449v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kawerk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112109" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266928v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.013427" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148189v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.05.018" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022502" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998381v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.093001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998515v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5069" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998511v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novella Piancastelli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124031" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998647v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LWTMD3P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Stolte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W Lindle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/21/215205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C26408CC7B54256977C79CE5F82F40AE0293A9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281689v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Clement" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01504.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5NZ25ZD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305594v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305517v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Houver" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkharrat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151364v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclercq" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776265" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270342v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shigemasa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136152" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1511799" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144418v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hemmers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.033002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136815v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.203001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-guillemin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9239-7372" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245419721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350509v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carniato" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. P&#252;ttner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ismail" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Travnikova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5c01913" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Kukk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vacheresse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyas Ismail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Marchenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577525004862" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963502v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oksana Travnikova" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Trinter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Ag&#229;ker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Visentin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Andersson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.134.063003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Trost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S D&#237;az-Tendero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lindenblatt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Meister" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Schnorr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/adc963" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kimberg" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krasnov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudjemia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marchenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.062814" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04583638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roba Moussaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vacheresse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0199230" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387219v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Velasquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda B. Nunes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3cp04303g" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelimanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Doumy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. C&#233;olin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.023117" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Inhester" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Verma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.110.013108" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Kimberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cunha de Miranda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sch&#246;ffler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.4c02511" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04776690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fert&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Penent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Peng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.253201" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03969770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Journel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.013048" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Southworth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Koulentianos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.107.023110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Mailhiot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Huttula" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Patanen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Bu&#269;ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.063108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294916v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vela-Per&#233;z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ota" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mhamdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tamura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp05942h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290787v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#381;itnik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrast" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miheli&#269;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bu&#269;ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turn&#353;ek" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.053113" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.131.203001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillemin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Inhester" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ilchen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boll" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zmerli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP04272J" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625285v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Martins" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos de Moura" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Goldsztejn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05910F" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansjochen K&#246;ckert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Lee" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Allum" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Amini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Bari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/ac489d" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03887164v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzad Hosseini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2cp03488c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis C&#233;olin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05662J" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959607v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomislav Pite&#353;a" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Ponzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Sapunar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard James Squibb" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c06296" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598117v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sari Granroth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero It&#228;l&#228;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP05499F" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852561v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhei Kosugi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Koulentianos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.033114" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Southworth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.023110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797323v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Boudjemia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0001890" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288763v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054421" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797407v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jahnke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Son" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kastirke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVX.11.041044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03219132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B Martins" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp00607j" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053490v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Puettner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Li" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaolong Zeng" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Koulentianos" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/abcd23" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph P&#252;ttner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzhey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Hrast" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matjaz &#381;itnik" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.102.052832" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053471v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP04787B" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kosugi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Koike" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iizawa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oura" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gejo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.183001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02884031v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piancastelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6633/ab5516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322906v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP07369D" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02303739v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Lindblad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Kas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.9b05063" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerchikov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheinerman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.99.063409" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322852v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Cai Liu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Vaz da Cruz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans &#197;gren" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1807812116" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322891v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kushawaha" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP00723G" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01894499v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Brausse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Boll" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.043429" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J&#228;nk&#228;l&#228;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cunha de Miranda" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.013418" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goldsztejn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp04214k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kukk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.&#8201;d. Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granroth" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.073002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335983v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J Squibb" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapunar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponzi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kivim&#228;ki" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02478-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.98.063403" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148014v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5047854" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323002v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Burt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5041381" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335822v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Ablett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021536" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063425" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01551604v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sisourat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.213001" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539204v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwayama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L&#233;onard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957737v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.043415" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546009v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.012509" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148069v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Feifel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Selles" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13607-6" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957744v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.203203" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957710v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marggi Poullain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cireasa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornaggia" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP02057K" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01628469v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.133001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957735v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kushawaha" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.022501" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148125v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.96.012513" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148172v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lablanquie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Palaudoux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Andric" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.94.013416" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sisourat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.213001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148185v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bohinc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4945402" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997606v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP01998F" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148150v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.133001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998381v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Rueff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreno" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.093001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01266928v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112024" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148189v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2015.05.018" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997846v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.92.013427" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01203449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Kawerk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/635/11/112109" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148203v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.91.022502" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998511v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Novella Piancastelli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/47/12/124031" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998515v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Simon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5069" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998647v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ablett" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Prieur" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moreno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elspec.2013.01.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LWTMD3P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Clement" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Robson" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saccone" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lochet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-011-9601-3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/50BCB284769FF5FE33E191C7A413ED4801CFCBD8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Stolte" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis W Lindle" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/43/21/215205" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C26408CC7B54256977C79CE5F82F40AE0293A9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305594v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haouas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penent" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377965v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281689v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baptist" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zinger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Clement" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gallet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01504.x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5NZ25ZD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151364v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Guen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclercq" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2776265" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305517v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Li" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Houver" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Catoire" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elkharrat" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270342v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shigemasa" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2136152" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1511799" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144418v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hemmers" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.033002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136815v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.203001" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>