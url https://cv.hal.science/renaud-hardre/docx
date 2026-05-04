--- v1 (2026-03-26)
+++ v2 (2026-05-04)
@@ -722,295 +722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Barrozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Straistari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pieri</w:t>
+                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Anisa Putri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (16), pp.5064-5073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961657v1</w:t>
+                <w:t xml:space="preserve">hal-02877733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligand-based electronic effects on the electrocatalytic hydrogen production by thiosemicarbazone nickel complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Papadakis</w:t>
+                <w:t xml:space="preserve">Hydrogen evolution reaction mediated by an all-sulfur trinuclear nickel complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anirban Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Barrozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Queyriaux</w:t>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisa Putri</w:t>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (16), pp.5064-5073. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (75), pp.11106-11109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt04775a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0cc04174b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877733v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Light-Driven Hydrogen Evolution Using a Thiosemicarbazone-Nickel (II) Complex</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Landrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Nikolaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisa Putri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1258,411 +1258,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
+                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by a bis(thiosemicarbazone) cobalt complex: An experimental and theoretical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud M Hardré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (35), pp.8779-8786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948729v1</w:t>
+                <w:t xml:space="preserve">hal-01771020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.2259-2266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by a bis(thiosemicarbazone) cobalt complex: An experimental and theoretical study.</w:t>
+                <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hardré</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Mireille Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20-21, pp.2259-2266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201801155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01771020v1</w:t>
+                <w:t xml:space="preserve">hal-01948729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Air-Stable Molybdenum-Based Precatalyst in Oxygen-Atom Transfer Reactions</w:t>
               </w:r>
@@ -1674,51 +1674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Oheix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Orio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Human Tyrosinase and Related Proteins Suitable Targets for Melanoma Therapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Sumie Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie M Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.49 - 58. </w:t>
@@ -2324,307 +2324,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lightbody</w:t>
+                <w:t xml:space="preserve">Wei Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (24), pp.12848 - 12858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652214v1</w:t>
+                <w:t xml:space="preserve">hal-01652187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elina Buitrago</w:t>
+                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+                <w:t xml:space="preserve">Mark Lightbody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652187v1</w:t>
+                <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsymmetrical binding modes of the HOPNO inhibitor of tyrosinase: from model complexes to the enzyme</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,64 +2756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of arylthiosemicarbazone pharmacophore in inhibition of mushroom tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Réglier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3066,64 +3066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Ghattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (23), pp.10874 - 10876. </w:t>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Klinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8048A772"/>
+    <w:nsid w:val="F0A9C46A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-hardre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-3533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169997324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ia Justino Nunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Essenfelder Essenfelder Borges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sumie Nakao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie M Peyroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Langella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pelosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508893C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G54DNZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Virey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ealet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-hardre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-3533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169997324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ia Justino Nunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Essenfelder Essenfelder Borges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sumie Nakao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie M Peyroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Langella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pelosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508893C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G54DNZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Virey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ealet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>