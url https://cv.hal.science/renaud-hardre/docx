--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1258,355 +1258,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by a bis(thiosemicarbazone) cobalt complex: An experimental and theoretical study.</w:t>
+                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Fize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Giorgi</w:t>
+                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Attolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.2259-2266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771020v1</w:t>
+                <w:t xml:space="preserve">hal-01771136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the metal ion on the electrocatalytic hydrogen production by a thiosemicarbazone palladium complex</w:t>
+                <w:t xml:space="preserve">Hydrogen evolution reaction catalyzed by a bis(thiosemicarbazone) cobalt complex: An experimental and theoretical study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud M Hardré</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Massin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Jennifer Fize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiu Shova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (35), pp.8779-8786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771136v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Metal Ion on the Electrocatalytic Hydrogen Production by a Thiosemicarbazone Palladium Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Straistari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Attolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1929,51 +1929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Human Tyrosinase and Related Proteins Suitable Targets for Melanoma Therapy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Haudecoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2248,51 +2248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lia Sumie Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie M Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 149, pp.49 - 58. </w:t>
@@ -2324,307 +2324,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elina Buitrago</w:t>
+                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Haudecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gouron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
+                <w:t xml:space="preserve">Carole Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Yi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+                <w:t xml:space="preserve">Mark Lightbody</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (9), pp.1325 - 1333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652187v1</w:t>
+                <w:t xml:space="preserve">hal-01652214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Binding-Site Homology between Mushroom and Bacterial Tyrosinases by Using Aurones as Effectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Gouron</w:t>
+                <w:t xml:space="preserve">Exploring the Interaction of N/S Compounds with a Dicopper Center: Tyrosinase Inhibition and Model Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Jamet</w:t>
+                <w:t xml:space="preserve">Alexandra Vuillamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Boumendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lightbody</w:t>
+                <w:t xml:space="preserve">Wei Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbic.201402003⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (24), pp.12848 - 12858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic501829s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652214v1</w:t>
+                <w:t xml:space="preserve">hal-01652187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsymmetrical binding modes of the HOPNO inhibitor of tyrosinase: from model complexes to the enzyme</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2756,64 +2756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refinement of arylthiosemicarbazone pharmacophore in inhibition of mushroom tyrosinase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3200,51 +3200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Iacazio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud M Hardré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Klinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3791,51 +3791,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0A9C46A"/>
+    <w:nsid w:val="3B42126B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-hardre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-3533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169997324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ia Justino Nunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Essenfelder Essenfelder Borges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sumie Nakao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie M Peyroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Langella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pelosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508893C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G54DNZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Virey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ealet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-hardre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4875-3533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169997324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566846v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Papadakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delmotte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Mehrez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Orio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217841" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020331v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barrozo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT03507K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061771v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Straistari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiu Shova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11040149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03173336v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Buitrago" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Faure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Challali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bergantino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Boumendjel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004695" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Queyriaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anisa Putri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt04775a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961657v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Bhattacharjee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giorgi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc04174b" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stylianos Panagiotakis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Landrou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Nikolaou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00405" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Chiumento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Kieffer-Jaquinod" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Tachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw9969" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud M Hardr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Attolini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Fize" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948731v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Oheix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#233;glier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Iranzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701410" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Haudecoeur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Carotti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gouron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmedchemlett.6b00369" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644550v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jamet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1568026616666160216160112" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-6VJ65XCP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Markov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kotik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alena K&#345;enkov&#225;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Man" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00286.s001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475558v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ia Justino Nunes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Essenfelder Essenfelder Borges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Sumie Nakao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie M Peyroux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2015.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lightbody" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201402003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6RQNVQV1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vuillamy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Yi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic501829s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bochot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Favre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Baptiste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bubacco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202643" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/481780969F3430BAE5E467A22F69F6138A33DC94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655567v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Yahiaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2011.07.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7S10LGP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Langella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Ghattas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658950v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Peyroux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic901593x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hess" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Iacazio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Klinman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011964v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bellot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Pelosi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Th&#233;risod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508893C" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-G54DNZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557118v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Virey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Ealet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hardre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Queyroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>