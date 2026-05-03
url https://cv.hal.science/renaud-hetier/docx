--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -100,7188 +100,7218 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ce qu’il y a de bien avec le changement climatique… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Bel Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bucchianeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Curien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Devisme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrestres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, [7 p.]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rapport au savoir en Anthropocène entre problématisation et coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 76, pp.1-19. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/148mo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/148mo⟩</w:t>
+                <w:t xml:space="preserve">halshs-05129212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Greta Thunberg du Le grand livre du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yxe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne plus avoir le temps, ou le risque de l’errance temporelle : considérations anthropologiques et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (56), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12qxu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes, contage et éducation. Une année en classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Le Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12yeb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emancipation and its limits in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Aubin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vierteljahrsschrift für Wissenschaftliche Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/25890581-10003007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle épistémologie pour l'Anthropocène ? Les sciences de l'éducation et de la formation face à l'avenir Dossiers de l'éducation -Épistémologies alternatives Les dossiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Popo-E-Popo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le capitalisme retourne les valeurs de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.11379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04275898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la résonance à la transformation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.169-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From resonance to transformation of the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.169-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle épistémologie de l’Anthropocène ? Les sciences de l’éducation et de la formation face à l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Popo-E-Popo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le mal potentiel de la relation humaine à partir des contes traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.062.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04275910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation profonde en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui tout menace de s’effondrer. Mais nous ne manquons pas de ressource ; l’éducation est l’une d’elles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance, résonance – Apprendre à changer le monde avec Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04275928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui tout menace de s’effondrer. Mais nous ne manquons pas de ressource ; l’éducation est l’une d’elles. (entretien avec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance en éducation : un défi pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.19194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03788672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un sujet en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la résonance à la transformation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235 (5), pp.169-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From resonance to transformation of the World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison de l’école ? De l’Anthropocène à la Cité retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Éthique Professionnelle en Philosophie et en Éducation. Études et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émancipation et ses limites en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers jours de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique, utopia and resistance: three functions of pedagogy of resonance in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vierteljahrsschrift für Wissenschaftliche Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (2), pp.202-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/25890581-09703042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortons du piège qui veut opposer les jeunes “irresponsables“ et les anciens “victimes“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a t-il un sujet dans l'éducation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.126-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soit nous éduquons nous enfants à ce qu’est l’Anthropocène, soit nous renonçons à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marianne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.marianne.net/agora/tribunes-libres/soit-nous-eduquons-nos-enfants-a-ce-quest-lanthropocene-soit-nous-renoncons-a-lavenir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser ses limites dans la créativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’heure de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4280.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer en Anthropocène : un paradigme éducatif à construire pour le 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Éduquer en Anthropocène, 23, [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pédagogies pour vivre en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (1), pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.101.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation convivialiste en Anthropocène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://blogs.mediapart.fr/les-convivialistes/blog/161121/pour-une-education-convivialiste-en-anthropocene</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et éthique de la présence à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.8-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1084194ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments pour penser l’éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudato Si et Fratelli tutti comme provocation pour penser une éducation politique à la fraternité universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatio - La revue scientifique des pédagogies chrétiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une vie après l’Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’idée d’humanité comme puissance de la nature à la mise en représentation de l’Anthropocène dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec la mort. Quand le « game over » entraîne le « try again »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoiste Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1083221ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance résonante ou le droit du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.011.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation convivialiste en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le roman policier devient un espace vidéoludique interactif pour enquêteurs virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoiste Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement : et si on revoyait les programmes du collège et du lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Obs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.nouvelobs.com/education/20210111.OBS38677/tribune-environnement-et-si-on-revoyait-les-programmes-du-college-et-du-lycee.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 Pandemic: A Reflection of the Human Adventure in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/para-2021-0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps compté de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.42-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.010.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Enlivenment comme éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1 (5), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.005.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer c’est déjà lutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations de l'Anthropocène et anthropologies politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erle Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels fondements pour construire des politiques de l’Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 77 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène : de quel monde devons-nous prendre soin ? Alexander Federau, Pour une philosophie de l’Anthropocène, Paris, PUF, 2017, 436 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il encore temps d'éduquer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique en milieu scolaire : à la rencontre des autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Kerzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bihan-Poudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.6820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victime émissaire dans l’hypermodernité [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Victime émissaire dans l'hypermodernité, 20, [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 305, pp.146-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets formatifs du mémoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment penser le triangle : savoirs, valeurs émancipatrices et normes sociales ? Le difficile équilibre de la formation de soi et de la socialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 74, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12yxe⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire des chaînes de transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution scientifique au cœur des discours transhumanistes : de l’amortalité à l’immortalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/lcn.13.3-4.195-214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care en éducation, quelle(s) reconfiguration(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Monjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Potier</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception d’un savoir de l’attention dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.1582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution et encapacitation en pédagogie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Le Vaillant</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant dans les albums de littérature de jeunesse : de l’enfant acteur à l’enfant auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.1329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prégnance communicationnelle et mise à distance du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albums destinés à la petite enfance et questionnement existentiel : herméneutique d’œuvres formatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (1), pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024532ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la culture scolaire à la culture du lien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.8109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03799716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie des élèves à l'école : émancipation ou normalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transmission de l’expérience à l’expérience de la transmission, de la formation à la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie des élèves à l'école : émancipation ou normalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait(s) de l'élève en jeune internaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspiration numérique et mise à distance du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.8548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand des récits transgressent notre idée de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le lien nous fait grandir à la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.333.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits pour enfants, récits d’enfants, récits d’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment sentir que ça veut dire quelque chose ? Le loup et la mésange : un récit à pleines dents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle reconnaissance du sujet sensible en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins de formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont passés les adultes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures et sociétés. Sciences de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fonction de l’imaginaire dans la construction de la problématique en recherche doctorale : obstacle et outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Xypas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Prouteau</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’expérience chez John Dewey : une perspective éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Individualisation et exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation entre fin, finalité et finalisme. Le sens de la pédagogie : repères philosophiques, résonances pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enfants face aux contes merveilleux : un imaginaire de l’autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les contes merveilleux : ressources dans une éducation morale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte tenu des variations saisonnières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryvonne Tastet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...6417 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03171757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7291,6564 +7321,6564 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un enfant s’élève, qui l’élève et vers quoi s’élève-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour une spiritualité laïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LACES, Bordeaux, 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former l’humanité en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux éducatifs de l’Anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSPE, Nice., 2023, Nice., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LACES, Bordeaux, 2023, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention et disponibilité dans les contes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les genres (Masculin – Féminin) dans les contes merveilleux du domaine francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Méditerranéen de Littérature Orale, 2023, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l’avenir en Anthropocène : Une expérience sans précédent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Centre Méditerranéen de Littérature Orale, 2023, Alès, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Anthropocène au convivialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « Marcel Mauss, figure inspirante pour penser l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de vivre en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradigme du biographique en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris-Nord, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres pour se lier au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire/écrire le vivant. Renouveler l’enseignement de la littérature par les humanités écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille-INSPE Aix/Marseille., 2023, Aix/Marseille., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation en Anthropocène comme anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les paradoxes de l’anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on être libre aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées professionnelles UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention et éducation : quelles perspectives de changement des comportements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et influenceurs : quelles responsabilités sociales du communicant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un enfant s’élève, qui l’élève, et vers quoi s’élève-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques Master</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une attention pédagogique ajustée à l’attention des besoins de chacun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie numérique : relation et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité contre l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité contre l’Anthropocène : quelles transitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interculturalité au service des transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation profonde en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer pour un avenir incertain. La fin de l’école prométhéenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister aux effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’avenir – critique, résistance, utopie (colloque de l'UDESCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie d’avatar, ou les rebonds virtuels de la présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoiste Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter le corps absent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène. Conférence d’ouverture. Congrès de l’AFIRSE. Campus Condorcet, Paris. 11 novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « Marcel Mauss, figure inspirante pour penser l’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">L'éducation à l'heure de l'Anthroopocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille-INSPE Aix/Marseille., 2023, Aix/Marseille., France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques des jeunes en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un numérique responsable pour un futur souhaitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris-Nord, Feb 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse et la formation existentielle des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dagué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de jeunesse et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, paris, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans les contes : sa portée symbolique et éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pernambuco, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attention et le care dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade federal de Pernambuco (Brésil), 2020, Pernambuco, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, paris, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir l'autre par le numérique. Le cas des dispositifs en ligne à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et lien social : Appréhensions de la subjectivité et de l’altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du simulateur de survie au massacre en ligne, la « robinsonnade virtuelle » comme modèle de divertissement numérique planétaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Verne et Robinson (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser ses limites dans la créativité. Éduquer au sens des limites à l’heure de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle relation humaine dans l’avenir technologique ? Virtualisation, distance, réification et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology and Society : Mutations, Progress and Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Kaslik, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mutation et permanence, la modernité de la gestion mentale d’Antoine De La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris Cergy, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer aujourd’hui. Mutations et permanences. Contributions à la réflexion universitaire autour de l’éducation (colloque de l'ACISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Angers, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance sans frontières au miroir de ses pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et frontières (colloque de la SOFPHIED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, nantes, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former l’attention : un cadre, un objet. La réception d’un savoir de l’attention dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation et le care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Mulhouse, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonheur de la disponibilité, à l’écoute des contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolution dans les albums de littérature de jeunesse : de l’enfant acteur à l’enfant auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature de jeunesse : un ou des objet(s) en éducation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au corps et projection virtuelle interactive : vers une « médiation sensible » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perrinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication électronique, cultures et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexualité virtuelle : quelles limites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Hétier</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science : jusqu’où explorer ? (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques enseignantes et émergence d’espaces intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude CREN, Projet régional de recherche UsaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider les enfants à mettre en forme une expérience des limites avec des récits et des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Encontro Nacional de Literatura Infanto-Juvenil e Ensino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Campina Grande, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un récit de littérature de jeunesse soutient et contient une mise en ordre de l'homme et du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Encontro Nacional de Literatura Infanto-Juvenil e Ensino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Campina Grande, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les mondes virtuels entrent en concurrence avec le réel : aux frontières des utopies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Verne. Science, crises et utopies (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du refus des savoirs scolaires : nouvelle aliénation ou nouvelle émancipation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier le geste à la parole pour faire réalité, ou le refus de l'abstraction du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile vu d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transmission de l’expérience à l’expérience de la transmission. De la formation à la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinarité universitaire et alternance pédagogique comme cadre de problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité des problèmes et des problématisations : vers une typologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, bizerte, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours, récit, parole : les dynamiques langagières et leur imaginaire dans l’espace scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires, savoirs, connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépendance aux réseaux numériques et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Verne. Sciences, technique et société : de quoi sommes-nous responsables ? (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la problématique en recherche doctorale et la fonction de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Xypas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires, savoirs, connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enfant sauvage à l’Infant de Parme, ou les distorsions temporelles de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pernambuco, Brésil</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand des récits transgressent notre idée de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières du récit pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction d’un espace collaboratif et tourné vers autrui à l’université : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appartenance et globalisation en éducation (Colloque de l'ACISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kaslik, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidade federal de Pernambuco (Brésil), 2020, Pernambuco, Brésil</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet entre esprit et matière, ou quand la pédagogie est l’autre nom de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La foi du pédagogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel sens peut prendre une pédagogie de l’avenir s’il n’y a plus de devenir adulte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le défi des anticipations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation imaginer, dans un monde individualiste, complexe et ouvert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educaçao, Cultura e Imaginario : desafios contemporáneos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’initiation de l’autonomie réflexive entre recherche et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et métiers en éducation et formation : formalisation de l’expérience et apports de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Kaslik, Liban</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort à portée de l’enfant, ou l’enfant doit-il savoir le temps qui lui reste à vivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance ? Une question philosophique, une question à la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont passés les adultes ? Routes et déroutes d’un âge de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où sont pasés les adultes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences réelles et virtuelles à l’épreuve de la problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Saint-Étienne, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience professionnelle : ressource et obstacle à la problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche de recherche et schéma temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et « instruments » de développement professionnel pour les formateurs de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite enfance et autonomie en relation : l’exemple de la motricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études et de préconisations FORMIRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entretien de formation entre désir et impossibilité d’une problématisation authentique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La problématisation dans l’enseignement et la formation : Quelles difficultés ? Quelles aides possibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rhodes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et différence chez Freinet : la production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’expérience chez Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du CREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Campina Grande, Brésil</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématisation et problème en pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans la recherche, sortir de la pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheurs et praticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...1737 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03833923v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03542420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éducation, laïcité et spiritualité : instituer une éducation laïque à la spiritualité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hagège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.344, 2025, 978-2-1308-6859-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophy of Education in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Nature Switzerland, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+              <w:t xml:space="preserve">Springer Nature Switzerland, pp.273, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-80264-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05129003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2025</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse et vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Espejo Surós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafti-Malherbe Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l’eau, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation à autrui en régime numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Vannereau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chronique sociale, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et réel. Quand le numérique nous fait changer de monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hagège</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La bonne heure, 2025</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2023, 9782875746597</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation à l’époque de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Espejo Surós</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 2023, 9782356878946</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation à l'autrui en régime numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le Bord de l’eau, 2023</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chronique Sociale, 2023, 978-2-36717-922-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (édition critique)</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang Verlag, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté à corps-perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, pp.232, 2022, 978-2-7465-2456-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu’il reste de l’être. Vers une nouvelle spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">chronique sociale, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une spiritualité renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Hétier. Chronique sociale, pp.215, 2022, 978-2-36717-809-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanité contre l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.251, 2021, 978-2-13082-941-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 2021, 9782356877581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité contre l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Chronique Sociale, 2023, 978-2-36717-922-3</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 202 p., 2021, 9782356876744</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éducation politique en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Le Bord de l'eau, 2023, 9782356878946</w:t>
+              <w:t xml:space="preserve">58, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03018905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultiver l'attention et le care en éducation : A la source des contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créer un espace éducatif avec les contes merveilleux : Comment penser le conflit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation, entre présence et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertus et limites des usages de la parole en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tiers éducatif : une nouvelle relation pédagogique : Figures et fonctions du tiers en éducation et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang, 2023, 9782875746597</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Xypas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...98 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contes et Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...1029 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13858,3939 +13888,3939 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking about Engineering Education: Between Bildung and Citizenship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anders Buch; Steen Hyldgaard Christensen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildung for Engineering Education and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, Springer Nature Switzerland, pp.73-91, 2025, Philosophy of Engineering and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-86581-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05133521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Anthropocene: A Paradoxical Approach to Rupture, to Continually Open Up the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin Bohle; Cornelia E. Nauen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cross-Disciplinary Dialogues with the Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.285-311, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-97445-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood: A Time Sheltered from Citizenship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Mutabazi; Nathanaël Wallenhorst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second-Class Citizenship. Sociological Analyses and Educational Remedies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.145-156, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05133533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former des forces de résistance aux effondrements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PURH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et Anthropocène. Repères pour un monde incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05133480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’humanité contre l’Anthropocène : quelles transitions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’interculturalité au service des transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05133489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to survive in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political education in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique, Utopia and Resistance: Three Functions of a Pedagogy of ‘Resonance’ in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.217-225, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: Education Awaits Us</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political education for the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-273, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04251610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attention en classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’attention médicamentée. La Ritaline à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature de jeunesse et la formation existentielle des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dagué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former à et par la littérature de jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan., 2023, Regards pluriels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Political Education in the Anthropocene: A Metamorphosis to Sustain the Human Adventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04543495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renaud Hétier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une spiritualité renouvelée : Être et devenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chronique sociale, 2022, 978-2-36717-809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03795375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting embodiment through education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning Bodies – Tact, Emotion, Performance. A European Handbook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave MacMillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93001-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire vivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humains. Un dictionnaire d’anthropologie prospective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie philosophique J. Vrin, pp.233-238, 2022, 978-2-7116-3040-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03795424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Hétier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une spiritualité renouvelée. Être et devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique Sociale, 2022, 978-2-36717-809-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de soi sans les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Hétier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une spiritualité renouvelée : Être et devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique sociale, 2022, Ce qu’il reste de l’être. Vers une nouvelle spiritualité, 978-2-36717-809-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance, un temps pour chaque chose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’une citoyenneté empêchée à une éducation citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique du vivant pour contenir les effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning Bodies – Tact, Emotion, Performance. A European Handbook</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier de tendances 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Éditions de l'Aube, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Chronique Sociale, 2022, 978-2-36717-809-7</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de la COVID-19 : une maladie écologique et politique de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covid-19, approches de droit public et de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Chronique sociale, 2022, Ce qu’il reste de l’être. Vers une nouvelle spiritualité, 978-2-36717-809-7</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister aux effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’avenir – critique, résistance, utopie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, 2021</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de covid-19 : un écho de l'aventure humaine en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covid-19 - Approche de Droit public et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03803763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hospitalité de l’enfant en éducation. Attendre et accueillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hospitalité en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture numérique, éducation et vivre-ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interconnectés ? Numérique et convivialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance face aux effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collapsus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents &amp;quot;face&amp;quot; à la sexualité à l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences sexuelles : entre vérités et mensonges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résistance, résonance – Changer le monde avec Hartmut Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Pommier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance sans frontières au miroir de ses pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences sexuelles : entre vérité et mensonge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance sans frontières au miroir de ses pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.107-120, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à faire vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2019, 978-2-35687-674-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre attention à quelque chose et attention à quelqu’un. La transitivité de l’attention à la lumière du care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Care et Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmenter le pouvoir de sentir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer l’homme augmenté – Vers un avenir postprométhéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le harcèlement, l’éducation, les liens et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boucs-émissaires. Combattre l’indifférence, refuser la soumission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation pédagogique en contexte numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 3, Éditions de l'Aube, 2021</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lycée en régime numérique : Usages et compositions des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03788684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à la prise de distance à l’ère communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation de la liberté. Aliénation et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes du virtuel, et le problème du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’approche des Problèmes Complexes Flous en éducation. Enjeux et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet et les langages de l’enfant : entre expression et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertus et limites des usages de la parole en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier le geste à la parole pour faire réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Émile de Rousseau : regards d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet et la production de l’homme réel par les « techniques » pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort à portée d’un enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La temporalité à l’œuvre dans les entretiens de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs d’analyse de pratiques aux recherches collaboratives : quelle dynamique de déplacement des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs d'analyse de pratiques aux recherches collaboratives : quelle dynamique de déplacement des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-Y Robin &amp; I. Vinatier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner : un défi pour la formation des enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.279-306., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet entre esprit et matière, quand la pédagogie est l’autre nom de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La foi du pédagogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Don Bosco, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparer ce qui est noué, lier ce qui est séparé : La double fonction du tiers dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tiers-éducatif. Une nouvelle relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déconstruction de l’idée de savoir à la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers du doctorant, tiers du directeur : quand il faut plus d'un tiers pour conduire une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tiers-éducatif. Une nouvelle relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, 2020</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Steiner, la subjugation par la grandeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la magistralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Albin Michel, 2020</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps enseignant à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de la magistralité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois parents de l’enfant : père, mère, marâtre de la tradition ; mère, père et beau-père de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D’un conte à l’autre, d’une génération à l’autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...1702 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17800,1177 +17830,1177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de Maxime Ollivier et Descamps Tanguy lors de la conférence « Vivre avec l’écolucidité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, dans le cadre du cycle de conférences « Changement climatique et espérance éducative », UCO, Angers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04544096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview de Laurent Testot lors de la conférence « Tout comprendre sur le climat et le phénomène El Nino »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, dans le cadre du cycle de conférences « Changement climatique et espérance éducative », UCO, Angers</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04544091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l’impuissance citoyenne, penser une démocratie de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l’impuissance citoyenne, penser une démocratie de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03795592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une pédagogie de l'intelligence (préface à « L’intuition. De la perception au concept ».)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des objets perdus aux formes trouvées, entretien avec Christian Voltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée d’Antoine de La Garanderie (postface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pensée d’Antoine de La Garanderie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir, ça s’apprend : &amp;quot;comprendre et imaginer&amp;quot; (préface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir, ça s’apprend</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invention permanente, entretien avec Olivier Douzou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire autrement, entretien avec Hervé Moëlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiquer le dialogue pédagogique à l’Université (préface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir du sensible, entretien avec Claudine Haroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, place du corps et rapport au corps, entretien avec Jérôme Godinau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une révélation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André de Peretti. Pédagogue d’exception. Regards croisés sur l’homme aux mille et un rebondissements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la sécurité du cadre à l'épanouissement des potentialités de l'enfant, entretien avec Sarah Vénuat, psychologue scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps aujourd'hui, entretien avec Isabelle Queval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles d’illettrés (préface)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paroles d'illettrés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId343"/>
+      <w:footerReference w:type="default" r:id="rId348"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19117,51 +19147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mutabazi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133413v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Potier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Vaillant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yeb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706785v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-10003007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Popo-E-Popo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275898v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11379" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04155317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251555v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0169" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543380v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.062.0115" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251573v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546945v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251553v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546907v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703042" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581280v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4280.0063" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11527" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TBRMRZDN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172199v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blocquaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084194ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180742v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811267v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019144v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0048" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789962v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106099v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10116" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoiste Salembier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083221ar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0033" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546992v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171759v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2021-0023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019398v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171365v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0035" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172675v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019617v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01658104v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7242" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TWCBD3CS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171730v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerzil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihan-Poudec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6820" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171763v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Usclat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171368v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2985" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171369v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171736v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.13.3-4.195-214" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172296v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1582" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848465v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171373v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1329" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848501v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171383v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024532ar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171381v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799716v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8109" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8548" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171751v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.333.0029" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172307v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171754v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172308v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172187v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171387v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Xypas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171699v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171704v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171697v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Tastet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276176v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276173v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276170v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276162v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795451v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795585v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795444v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789885v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795492v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bidal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542333v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789712v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789961v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174028v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789951v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H&#233;tier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547025v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542354v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789864v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dagu&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173815v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174033v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174034v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174038v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174040v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gat&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de La Garanderie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Garanderie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174039v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789591v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789641v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrinel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174043v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789690v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174060v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173823v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174065v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174062v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174063v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795164v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174066v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174071v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174073v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542376v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174074v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174076v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795131v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174019v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795159v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174079v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174022v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795155v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795146v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542397v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542404v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789684v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833923v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542420v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129003v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80264-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133468v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276031v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espejo Sur&#243;s" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafti-Malherbe Catherine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276036v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276047v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210884v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251496v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304460v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04808644v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;vy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21040" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795360v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172372v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795399v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172393v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795142v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018899v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018905v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795181v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795173v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789604v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172382v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172417v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86581-7_6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378546v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97445-8_10" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133533v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133480v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133489v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276077v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251604v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_18" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251610v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276059v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04561509v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543495v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795375v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795424v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795383v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172547v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172555v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173995v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173983v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172543v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803763v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276074v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795148v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795133v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172564v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172562v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795177v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172558v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172560v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172557v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172574v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172590v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789630v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788684v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172605v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172609v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172612v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172614v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172617v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172618v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172625v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172623v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716660v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172631v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172629v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172621v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172628v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172634v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172633v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172636v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544096v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544091v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253312v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claeys" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795592v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172684v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172317v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172694v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172696v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172316v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172698v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172322v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172326v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172700v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172324v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172330v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172702v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mutabazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Potier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-10003007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Popo-E-Popo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04155317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.062.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4280.0063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11527" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TBRMRZDN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blocquaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084194ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoiste Salembier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083221ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2021-0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerzil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihan-Poudec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6820" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01658104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7242" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TWCBD3CS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Usclat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2985" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171736v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.13.3-4.195-214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1582" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024532ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8548" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.333.0029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Xypas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Tastet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H&#233;tier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dagu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174034v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de La Garanderie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Garanderie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrinel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174061v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80264-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espejo Sur&#243;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafti-Malherbe Catherine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04808644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;vy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21040" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172379v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018899v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018905v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172417v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86581-7_6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97445-8_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133480v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276077v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_18" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251610v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276059v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04561509v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795424v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172555v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173983v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172543v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276074v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795133v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172562v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172557v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172590v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172605v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172609v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172623v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172625v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172631v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544096v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claeys" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795592v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172684v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172316v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172698v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172322v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172700v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172330v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>