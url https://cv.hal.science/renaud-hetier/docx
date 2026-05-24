--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -879,121 +879,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04543547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la résonance à la transformation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.169-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand le capitalisme retourne les valeurs de l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 49, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.11379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ree.11379⟩</w:t>
+                <w:t xml:space="preserve">halshs-04275898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From resonance to transformation of the World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 235, pp.169-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle épistémologie de l’Anthropocène ? Les sciences de l’éducation et de la formation face à l'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Popo-E-Popo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04543380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le mal potentiel de la relation humaine à partir des contes traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.062.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04275910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui tout menace de s’effondrer. Mais nous ne manquons pas de ressource ; l’éducation est l’une d’elles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oui tout menace de s’effondrer. Mais nous ne manquons pas de ressource ; l’éducation est l’une d’elles. (entretien avec)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance, résonance – Apprendre à changer le monde avec Hartmut Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04275928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation profonde en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bienveillance en éducation : un défi pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.19194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03788672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il un sujet en éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la résonance à la transformation du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1010,5369 +1909,4479 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, pp.169-191</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 235 (5), pp.169-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From resonance to transformation of the World.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 235, pp.169-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.235.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trahison de l’école ? De l’Anthropocène à la Cité retrouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Éthique Professionnelle en Philosophie et en Éducation. Études et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émancipation et ses limites en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (2), pp.37-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spir.070.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les derniers jours de la liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critique, utopia and resistance: three functions of pedagogy of resonance in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vierteljahrsschrift für Wissenschaftliche Pädagogik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (2), pp.202-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/25890581-09703042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a t-il un sujet dans l'éducation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée d'ailleurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Ethique et pratiques d'enseignement, 3, pp.126-133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle épistémologie de l’Anthropocène ? Les sciences de l’éducation et de la formation face à l'avenir</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sortons du piège qui veut opposer les jeunes “irresponsables“ et les anciens “victimes“</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socialter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation à l’heure de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études : revue de culture contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.63-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/etu.4280.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer en Anthropocène : un paradigme éducatif à construire pour le 21ème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Éduquer en Anthropocène, 23, [23 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.11527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser ses limites dans la créativité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03538824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soit nous éduquons nous enfants à ce qu’est l’Anthropocène, soit nous renonçons à l’avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marianne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.marianne.net/agora/tribunes-libres/soit-nous-eduquons-nos-enfants-a-ce-quest-lanthropocene-soit-nous-renoncons-a-lavenir</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments pour penser l’éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03180742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudato Si et Fratelli tutti comme provocation pour penser une éducation politique à la fraternité universelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educatio - La revue scientifique des pédagogies chrétiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03044365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des pédagogies pour vivre en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101 (1), pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.101.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité et éthique de la présence à l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éthique en éducation et en formation - Les dossiers du GREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.8-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1084194ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation convivialiste en Anthropocène.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bordes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Popo-E-Popo</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://blogs.mediapart.fr/les-convivialistes/blog/161121/pour-une-education-convivialiste-en-anthropocene</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une vie après l’Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’idée d’humanité comme puissance de la nature à la mise en représentation de l’Anthropocène dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.10116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouer avec la mort. Quand le « game over » entraîne le « try again »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoiste Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1083221ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation convivialiste en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 48</w:t>
+              <w:t xml:space="preserve">Mediapart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser le mal potentiel de la relation humaine à partir des contes traditionnels</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance résonante ou le droit du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.011.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03546915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 Pandemic: A Reflection of the Human Adventure in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paragrana - Internationale Zeitschrift für Historische Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/para-2021-0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement : et si on revoyait les programmes du collège et du lycée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Obs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, https://www.nouvelobs.com/education/20210111.OBS38677/tribune-environnement-et-si-on-revoyait-les-programmes-du-college-et-du-lycee.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03106092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le roman policier devient un espace vidéoludique interactif pour enquêteurs virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoiste Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps compté de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d'éthique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.42-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfeap.010.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer c’est déjà lutter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tele.062.0115⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Enlivenment comme éducation en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La pensée écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020/1 (5), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lpe.005.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétations de l'Anthropocène et anthropologies politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erle Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.35-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels fondements pour construire des politiques de l’Anthropocène ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, N° 77 (1), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Anthropocène : de quel monde devons-nous prendre soin ? Alexander Federau, Pour une philosophie de l’Anthropocène, Paris, PUF, 2017, 436 pages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raisons politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.95-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rai.077.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-il encore temps d'éduquer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.39-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tele.058.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03019617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La victime émissaire dans l’hypermodernité [Editorial]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La pensée écologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Victime émissaire dans l'hypermodernité, 20, [20 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.7242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La bienveillance en éducation : un défi pédagogique</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique en milieu scolaire : à la rencontre des autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Kerzil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bihan-Poudec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Theviot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.6820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des livres pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 305, pp.146-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets formatifs du mémoire de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment penser le triangle : savoirs, valeurs émancipatrices et normes sociales ? Le difficile équilibre de la formation de soi et de la socialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 64, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.19194⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.2985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Y a-t-il un sujet en éducation ?</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruire des chaînes de transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bildungsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La caution scientifique au cœur des discours transhumanistes : de l’amortalité à l’immortalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/lcn.13.3-4.195-214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la résonance à la transformation du monde</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le care en éducation, quelle(s) reconfiguration(s) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Prouteau</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Monjo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Prouteau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réception d’un savoir de l’attention dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.1582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dévolution et encapacitation en pédagogie universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant dans les albums de littérature de jeunesse : de l’enfant acteur à l’enfant auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.1329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albums destinés à la petite enfance et questionnement existentiel : herméneutique d’œuvres formatrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (1), pp.33-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1024532ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prégnance communicationnelle et mise à distance du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03848501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autonomie des élèves à l'école : émancipation ou normalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la culture scolaire à la culture du lien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.8109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03799716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transmission de l’expérience à l’expérience de la transmission, de la formation à la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autonomie des élèves à l'école : émancipation ou normalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspiration numérique et mise à distance du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.8548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03171385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait(s) de l'élève en jeune internaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...4218 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613654v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-03171385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des récits transgressent notre idée de l’enfance</w:t>
               </w:r>
@@ -7329,4664 +7338,4664 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Former l’humanité en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éducatifs de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE, Nice., 2023, Nice., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand un enfant s’élève, qui l’élève et vers quoi s’élève-t-il ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une spiritualité laïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LACES, Bordeaux, 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, INSPE, Nice., 2023, Nice., France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter l’avenir en Anthropocène : Une expérience sans précédent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles - Édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention et disponibilité dans les contes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les genres (Masculin – Féminin) dans les contes merveilleux du domaine francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Méditerranéen de Littérature Orale, 2023, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’Anthropocène au convivialisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque « Marcel Mauss, figure inspirante pour penser l’éducation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De l’Anthropocène au convivialisme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04544059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des livres pour se lier au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire/écrire le vivant. Renouveler l’enseignement de la littérature par les humanités écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Aix-Marseille-INSPE Aix/Marseille., 2023, Aix/Marseille., France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de vivre en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le paradigme du biographique en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Paris-Nord, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éducation en Anthropocène comme anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les paradoxes de l’anticipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on être libre aujourd’hui ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées professionnelles UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention et éducation : quelles perspectives de changement des comportements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et influenceurs : quelles responsabilités sociales du communicant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un enfant s’élève, qui l’élève, et vers quoi s’élève-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennale de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques Master</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une attention pédagogique ajustée à l’attention des besoins de chacun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au 21ème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie numérique : relation et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et réel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité contre l’Anthropocène : quelles transitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’interculturalité au service des transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Mulhouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité contre l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques UCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une éducation profonde en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer pour un avenir incertain. La fin de l’école prométhéenne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister aux effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’avenir – critique, résistance, utopie (colloque de l'UDESCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduquer en Anthropocène. Conférence d’ouverture. Congrès de l’AFIRSE. Campus Condorcet, Paris. 11 novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque « Marcel Mauss, figure inspirante pour penser l’éducation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lille, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">L'éducation à l'heure de l'Anthroopocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MSH Paris-Nord, Feb 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03547025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vie d’avatar, ou les rebonds virtuels de la présence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoiste Salembier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter le corps absent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Aix-Marseille-INSPE Aix/Marseille., 2023, Aix/Marseille., France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques des jeunes en Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un numérique responsable pour un futur souhaitable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse et la formation existentielle des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dagué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de jeunesse et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violence dans les contes : sa portée symbolique et éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Pernambuco, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, paris, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attention et le care dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade federal de Pernambuco (Brésil), 2020, Pernambuco, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir l'autre par le numérique. Le cas des dispositifs en ligne à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et lien social : Appréhensions de la subjectivité et de l’altérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du simulateur de survie au massacre en ligne, la « robinsonnade virtuelle » comme modèle de divertissement numérique planétaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Verne et Robinson (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser ses limites dans la créativité. Éduquer au sens des limites à l’heure de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle relation humaine dans l’avenir technologique ? Virtualisation, distance, réification et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technology and Society : Mutations, Progress and Reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Kaslik, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre mutation et permanence, la modernité de la gestion mentale d’Antoine De La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris Cergy, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Usclat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer aujourd’hui. Mutations et permanences. Contributions à la réflexion universitaire autour de l’éducation (colloque de l'ACISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Angers, France</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance sans frontières au miroir de ses pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et frontières (colloque de la SOFPHIED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Angers, France</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former l’attention : un cadre, un objet. La réception d’un savoir de l’attention dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation et le care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Mulhouse, France</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bonheur de la disponibilité, à l’écoute des contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), conditions pour enseigner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, nantes, France</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolution dans les albums de littérature de jeunesse : de l’enfant acteur à l’enfant auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature de jeunesse : un ou des objet(s) en éducation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport au corps et projection virtuelle interactive : vers une « médiation sensible » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perrinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication électronique, cultures et identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une vie d’avatar, ou les rebonds virtuels de la présence</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sexualité virtuelle : quelles limites ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Hétier</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La science : jusqu’où explorer ? (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques numériques enseignantes et émergence d’espaces intermédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude CREN, Projet régional de recherche UsaTICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un récit de littérature de jeunesse soutient et contient une mise en ordre de l'homme et du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Encontro Nacional de Literatura Infanto-Juvenil e Ensino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Campina Grande, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les mondes virtuels entrent en concurrence avec le réel : aux frontières des utopies numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nanterre, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blocquaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Verne. Science, crises et utopies (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aider les enfants à mettre en forme une expérience des limites avec des récits et des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV Encontro Nacional de Literatura Infanto-Juvenil e Ensino</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Campina Grande, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du refus des savoirs scolaires : nouvelle aliénation ou nouvelle émancipation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier le geste à la parole pour faire réalité, ou le refus de l'abstraction du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Émile vu d’aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la transmission de l’expérience à l’expérience de la transmission. De la formation à la transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formes d’éducation et processus d’émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinarité universitaire et alternance pédagogique comme cadre de problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité des problèmes et des problématisations : vers une typologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, bizerte, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépendance aux réseaux numériques et éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jules Verne. Sciences, technique et société : de quoi sommes-nous responsables ? (Rencontres Jules Verne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours, récit, parole : les dynamiques langagières et leur imaginaire dans l’espace scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires, savoirs, connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la problématique en recherche doctorale et la fonction de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Xypas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaires, savoirs, connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’enfant sauvage à l’Infant de Parme, ou les distorsions temporelles de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand des récits transgressent notre idée de l’enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontières du récit pour enfants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Pernambuco, Brésil</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reconstruction d’un espace collaboratif et tourné vers autrui à l’université : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appartenance et globalisation en éducation (Colloque de l'ACISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Kaslik, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Universidade federal de Pernambuco (Brésil), 2020, Pernambuco, Brésil</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet entre esprit et matière, ou quand la pédagogie est l’autre nom de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La foi du pédagogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Angers, France</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle éducation imaginer, dans un monde individualiste, complexe et ouvert ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Educaçao, Cultura e Imaginario : desafios contemporáneos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel sens peut prendre une pédagogie de l’avenir s’il n’y a plus de devenir adulte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le défi des anticipations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont passés les adultes ? Routes et déroutes d’un âge de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Où sont pasés les adultes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Kaslik, Liban</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort à portée de l’enfant, ou l’enfant doit-il savoir le temps qui lui reste à vivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance ? Une question philosophique, une question à la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...108 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Angers, France</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’initiation de l’autonomie réflexive entre recherche et formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques et métiers en éducation et formation : formalisation de l’expérience et apports de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démarche de recherche et schéma temporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et « instruments » de développement professionnel pour les formateurs de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Saint-Étienne, France</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience professionnelle : ressource et obstacle à la problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expériences réelles et virtuelles à l’épreuve de la problématisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expérience et problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Gennevilliers, France</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite enfance et autonomie en relation : l’exemple de la motricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études et de préconisations FORMIRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Le Havre, France</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entretien de formation entre désir et impossibilité d’une problématisation authentique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La problématisation dans l’enseignement et la formation : Quelles difficultés ? Quelles aides possibles ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rhodes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté et différence chez Freinet : la production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Nantes, France</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03174081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion d’expérience chez Dewey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du CREN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Campina Grande, Brésil</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03542415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer dans la recherche, sortir de la pratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheurs et praticiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Campina Grande, Brésil</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03833923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Problématisation et problème en pédagogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La problématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...1750 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03542420v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03833923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11998,1375 +12007,1375 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philosophy of Education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Nature Switzerland, pp.273, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-80264-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05129003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éducation, laïcité et spiritualité : instituer une éducation laïque à la spiritualité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hagège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vannereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Pasquier</w:t>
+                <w:t xml:space="preserve">halshs-05133462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, pp.344, 2025, 978-2-1308-6859-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05133468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunesse et vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La bonne heure, pp.275, 2025, 978-2-493781-32-1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Espejo Surós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafti-Malherbe Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l’eau, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">PUF, pp.344, 2025, 978-2-1308-6859-0</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation à autrui en régime numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chronique sociale, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philosophy of Education in the Anthropocene</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et réel. Quand le numérique nous fait changer de monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation à l'autrui en régime numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chronique Sociale, 2023, 978-2-36717-922-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l’éducation à l’époque de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Springer Nature Switzerland, pp.273, 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Bord de l'eau, 2023, 9782356878946</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Jeunesse et vulnérabilité</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Espejo Surós</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2023, 9782875746597</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang Verlag, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b21040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Eric Mutabazi</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Wulf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-40021-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Numérique et réel. Quand le numérique nous fait changer de monde</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04251550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté à corps-perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Pommier, pp.232, 2022, 978-2-7465-2456-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qu’il reste de l’être. Vers une nouvelle spiritualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">chronique sociale, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une spiritualité renouvelée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Hétier. Chronique sociale, pp.215, 2022, 978-2-36717-809-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence et numérique en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 2021, 9782356877581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’humanité contre l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'humanité contre l'anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.251, 2021, 978-2-13082-941-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...811 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14566,51 +14575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer-Nature. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political education for the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.271-273, 2023</w:t>
@@ -14833,51 +14842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pierron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Wulf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Education in the Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-19, 2023, Anthropocene – Humanities and Social Sciences, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14978,2648 +14987,2648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03795375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; Christoph Wulf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humains. Un dictionnaire d’anthropologie prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie philosophique J. Vrin, pp.233-238, 2022, 978-2-7116-3040-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Promoting embodiment through education in the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Bodies – Tact, Emotion, Performance. A European Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palgrave MacMillan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-37, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-93001-1_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palgrave MacMillan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-04251586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Hétier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une spiritualité renouvelée. Être et devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique Sociale, 2022, 978-2-36717-809-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Librairie philosophique J. Vrin, pp.233-238, 2022, 978-2-7116-3040-0</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que reste-t-il de soi sans les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Hétier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une spiritualité renouvelée : Être et devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chronique sociale, 2022, Ce qu’il reste de l’être. Vers une nouvelle spiritualité, 978-2-36717-809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Chronique Sociale, 2022, 978-2-36717-809-7</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une politique du vivant pour contenir les effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de tendances 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, Éditions de l'Aube, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Chronique sociale, 2022, Ce qu’il reste de l’être. Vers une nouvelle spiritualité, 978-2-36717-809-7</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de la COVID-19 : une maladie écologique et politique de l’Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Covid-19, approches de droit public et de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03173983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enfance, un temps pour chaque chose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’une citoyenneté empêchée à une éducation citoyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une politique du vivant pour contenir les effondrements</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pandémie de covid-19 : un écho de l'aventure humaine en Anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Wallenhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de tendances 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, Éditions de l'Aube, 2021</w:t>
+              <w:t xml:space="preserve">Covid-19 - Approche de Droit public et de Science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La pandémie de la COVID-19 : une maladie écologique et politique de l’Anthropocène</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03803763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister aux effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’avenir – critique, résistance, utopie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hospitalité de l’enfant en éducation. Attendre et accueillir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaire de Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’hospitalité en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de philosophie de l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture numérique, éducation et vivre-ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interconnectés ? Numérique et convivialisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enfance face aux effondrements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collapsus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les adolescents &amp;quot;face&amp;quot; à la sexualité à l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences sexuelles : entre vérités et mensonges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de la résonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résistance, résonance – Changer le monde avec Hartmut Rosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Pommier, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance sans frontières au miroir de ses pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violences sexuelles : entre vérité et mensonge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enfance sans frontières au miroir de ses pratiques culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation et frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.107-120, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à faire vivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathanaël Wallenhorst; Jean-Philippe Pierron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer en Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2019, 978-2-35687-674-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre attention à quelque chose et attention à quelqu’un. La transitivité de l’attention à la lumière du care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Care et Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Nancy, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmenter le pouvoir de sentir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éduquer l’homme augmenté – Vers un avenir postprométhéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Bord de l'eau, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contre le harcèlement, l’éducation, les liens et la loi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boucs-émissaires. Combattre l’indifférence, refuser la soumission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03789630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation pédagogique en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le lycée en régime numérique : Usages et compositions des acteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, A paraître</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03788684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éduquer à la prise de distance à l’ère communicationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation de la liberté. Aliénation et émancipation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Renaud Hétier</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes du virtuel, et le problème du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’approche des Problèmes Complexes Flous en éducation. Enjeux et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet et les langages de l’enfant : entre expression et communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertus et limites des usages de la parole en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lier le geste à la parole pour faire réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Émile de Rousseau : regards d'aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet et la production de l’homme réel par les « techniques » pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort à portée d’un enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repenser l’enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La temporalité à l’œuvre dans les entretiens de formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs d’analyse de pratiques aux recherches collaboratives : quelle dynamique de déplacement des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des dispositifs d'analyse de pratiques aux recherches collaboratives : quelle dynamique de déplacement des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Perez-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J-Y Robin &amp; I. Vinatier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner : un défi pour la formation des enseignants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.279-306., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freinet entre esprit et matière, quand la pédagogie est l’autre nom de la foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La foi du pédagogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Don Bosco, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la déconstruction de l’idée de savoir à la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseiller et accompagner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Le Bord de l'eau, 2020</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers du doctorant, tiers du directeur : quand il faut plus d'un tiers pour conduire une recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tiers-éducatif. Une nouvelle relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Albin Michel, 2020</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séparer ce qui est noué, lier ce qui est séparé : La double fonction du tiers dans les contes merveilleux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Tiers-éducatif. Une nouvelle relation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...1426 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172629v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03172628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Steiner, la subjugation par la grandeur</w:t>
               </w:r>
@@ -18779,151 +18788,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le corps aujourd'hui, entretien avec Isabelle Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Hétier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03172330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la sécurité du cadre à l'épanouissement des potentialités de l'enfant, entretien avec Sarah Vénuat, psychologue scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Hétier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03172324v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-03172330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles d’illettrés (préface)</w:t>
               </w:r>
@@ -19147,51 +19156,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mutabazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Potier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-10003007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Popo-E-Popo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275898v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11379" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04155317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.062.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581280v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538824v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174287v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4280.0063" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11527" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TBRMRZDN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811267v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blocquaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084194ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoiste Salembier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083221ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171759v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251567v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2021-0023" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171730v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerzil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihan-Poudec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6820" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01658104v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7242" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TWCBD3CS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Usclat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2985" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171736v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.13.3-4.195-214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1582" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848501v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024532ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799716v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8109" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171385v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8548" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.333.0029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Xypas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Tastet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276173v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276176v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795479v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789961v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789951v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H&#233;tier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547025v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dagu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174034v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de La Garanderie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Garanderie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrinel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174061v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174060v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174066v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795131v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795159v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174022v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795155v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542397v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542420v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129003v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80264-5" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espejo Sur&#243;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafti-Malherbe Catherine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304460v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210884v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251550v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04808644v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;vy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21040" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795142v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172379v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018899v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018905v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172417v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86581-7_6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97445-8_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133480v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276077v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_18" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251610v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276059v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04561509v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251586v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795424v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172555v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173995v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173983v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172543v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803763v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795148v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276074v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795133v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172562v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172557v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172590v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172605v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172609v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172623v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172625v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172631v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172629v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172621v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172628v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544096v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claeys" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795592v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172684v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172316v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172698v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172322v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172700v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172330v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Bel Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bucchianeri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duparc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129212v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mutabazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud H&#233;tier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Wallenhorst" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/148mo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yxe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Potier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12qxu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Le Vaillant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yeb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706785v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-10003007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543547v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prouteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bordes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Popo-E-Popo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04155317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275898v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11379" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251555v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.235.0169" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275910v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.062.0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251573v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275928v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.19194" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795250v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251553v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.070.0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/25890581-09703042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581280v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4280.0063" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Martinez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.11527" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TBRMRZDN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03180742v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03044365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.101.0048" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blocquaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1084194ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811267v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789962v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106099v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.10116" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171718v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoiste Salembier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083221ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546915v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.011.0033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251567v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/para-2021-0023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106092v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171759v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171720v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfeap.010.0042" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0113" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019398v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lpe.005.0011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810772v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erle Ellis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0035" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pierron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rai.077.0095" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03019617v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tele.058.0039" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01658104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.7242" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-TWCBD3CS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171730v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mellot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Kerzil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bihan-Poudec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Theviot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6820" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171763v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Usclat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171368v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2985" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171736v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/lcn.13.3-4.195-214" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172296v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Monjo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171371v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1582" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.1329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171383v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024532ar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03848501v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171381v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8109" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171385v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.8548" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01613654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.333.0029" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171754v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172187v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Xypas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171696v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171699v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171704v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172190v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03171757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Tastet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544059v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795451v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795444v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789885v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795492v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bidal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542333v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789961v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174028v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03547025v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789951v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean H&#233;tier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789864v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dagu&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173819v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542365v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174033v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174034v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174038v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174040v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gat&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile de La Garanderie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de La Garanderie" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789591v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789641v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perrinel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174061v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174060v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174065v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174062v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795164v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174068v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174066v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542376v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174019v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795131v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174022v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795159v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795155v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03174081v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542415v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833923v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03542420v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05129003v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-80264-5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hag&#232;ge" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vannereau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133468v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276031v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espejo Sur&#243;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafti-Malherbe Catherine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mutabazi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276047v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Levy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210884v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251496v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304460v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04808644v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre L&#233;vy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21040" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251550v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Wulf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795360v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795399v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172393v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018899v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018905v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795181v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795173v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172382v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795161v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172417v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86581-7_6" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-97445-8_10" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133533v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133480v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133489v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276077v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251604v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_18" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251610v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276059v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04561509v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04543495v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-40021-6_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795375v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795424v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04251586v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93001-1_2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795383v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172547v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173995v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03173983v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172555v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03803763v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172543v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795148v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795133v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172562v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795177v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172558v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172560v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172557v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172574v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172590v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03789630v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03788684v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cottier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172605v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172609v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172612v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172614v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172617v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172618v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172623v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172625v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Perez-Roux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716660v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172631v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172621v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172628v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172629v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172634v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172633v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172636v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544096v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04544091v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-04253312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Claeys" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795592v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172684v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172317v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172694v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172696v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172316v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172311v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172698v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172322v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172326v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172700v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172330v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172324v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03172702v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>