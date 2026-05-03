--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -148,308 +148,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Worlding geographies: A question of languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Buhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet J Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">More volatile, less equal. Housing and welfare in 21st century France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Kutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02673037.2025.2565248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Those who leave: Out-migration and decentralisation of welfare beneficiaries in gentrified Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (10), pp.1990-2010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -477,2525 +477,2525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t>
+                <w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, 60, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Rivière J., 2022, L’illusion du vote bobo. Configurations électorales et structures sociales dans les grandes villes françaises, Rennes, Presses Universitaires de Rennes (coll. Géographie sociale), 252 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.38765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple binds and forbidden pleasures: Writing as poaching at French universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (7), pp.1475-1485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0308518X221116114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03744459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unequal housing affordability across European cities. The ESPON Housing Database, Insights on Affordability in Selected Cities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.38765⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre étalement urbain et financiarisation ordinaire des ménages : regards croisés sur les recompositions des fronts d’urbanisation en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la densification sur les coûts des infrastructures et services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.703.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02139638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who sells to whom in the suburbs? Home price inflation and the dynamics of sellers and buyers in the metropolitan region of Paris, 1996-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968663v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adoption du smart grid par les promoteurs japonais : une perspective immobilière sur la smart city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.289-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.474.0289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02307951v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it all in the eye of the beholder? Benefits of living in mixed-income neighborhoods in New York and Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vesselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Clare Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.163-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352166.2017.1343633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les villes sanctuaires : le refuge américain des immigrés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du réseau social facebook : le cas des pratiques de géoréférencements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01988781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Amérique urbaine et l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American suburbs&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 400, pp.47-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immobilier résidentiel suburbain en régime financiarisé de production dans la région de Los Angeles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, 2016/1, pp.101-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aéroports et métropoles : l'important, c'est d'arriver là où on veut aller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (mars-avril 2016), pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manteau d'Arlequin au Rubick's Cube: Analyser les multiples dimensions de trente années d'évolutions socio-économiques des quartiers en Californie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, États-Unis : espaces de la puissance, espaces en crises</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacker la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality Shaping Processes and Gated Communities in US Western Metropolitan Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vesselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (4), pp.619-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098014532555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01133287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financiarisation, crise et prix immobiliers : le lotissement des promesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.271-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated Communities and House Prices: Suburban Change in Southern California, 1980-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vesselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (6), pp.2129-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2427.2012.01139.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519725v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville financiarisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384, pp.40-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital financier et production urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lotissements fermés : effets de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, "Les villes face à l'insécurité", pp.73-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525346v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geography Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118, 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-8198.2008.00118.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of gated Communities on property values: evidence of changes in real estate markets -Los Angeles, 1980-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 974, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 375 - http://www.cybergeo.eu/index6225.html, 23 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...1757 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated communities, sustainable cities and a tragedy of the urban commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Webster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3046,51 +3046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Banlieues, quel bilan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mensuel de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, janvier-février 2006 (2), http://www.lemensuel.net/Banlieues-quel-bilan.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,51 +3115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « gated communities » aux Etats-Unis et en France : une innovation dans le développement périurbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3e trimestre 2006 (122), pp.107-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3178,312 +3178,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00110013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La production privée des espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loudier-Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99, pp.28-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated Communities: Sprawl and Social Segregation in Southern California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.323-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/026730303042000331808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Planning by commonhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Webster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (4), pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...158 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gateway to new suburban living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustain' magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 06 (04), pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,51 +3508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension territoriale de la séparation sociale dans les &amp;quot;gated communities&amp;quot; en Californie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (Décembre 2005), pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (4), pp.355-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3704,64 +3704,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing, Price, (un)Affordability. Using Transactions Data to Analyze Neighborhood-based Dynamics of Affordability (Paris, Lyon, Avignon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Affairs Association | 50th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing, densifying, financializing suburbia: the post-global financial crisis dynamics of investments and housing regimes in the Los Angeles region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planifier et imaginer Los Angeles. Planning and Imagining Los Angeles Journée d’étude, 15 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3849,57 +3849,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03758649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un état des lieux de la géographie urbaine française en Amérique du Nord (2009-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'Institut des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02504684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,156 +3996,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Urban Affairs Association Conference. Featuring Special Sessions on Claiming Rights to the City: Community, Capital, and the State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03760049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés immobiliers et zones critiques : une analyse du changement social en relation avec la dynamique des valeurs immobilières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations des marchés immobiliers résidentiels suburbains en régime de production financiarisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e colloque de l'ASRDLF 2014, Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4351,51 +4351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation et compacité des lotissements dans le post-suburbain en Californie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 4èmes rencontres urbaines de Mazier: Vivre la rénovation : Les nouveaux modes d'habiter.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4420,51 +4420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of property price and social change in Ile-de-France western suburbs (1996-2006).-working paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.271-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,51 +4489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, collectivités locales et contextes locaux dans la production des lotissements périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières Journées du Pôle Ville - Ville, Transport et Territoire, Quoi de neuf ? - 20 au 22 janvier 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,51 +4558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance urbaine privée. Nouvelles formes de production de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de l'IHEB - Institut des Hautes Etudes de Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4627,51 +4627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, collectivités locales et contextes locaux dans la production des lotissements périurbains (note de recherche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE "GOUVERNEMENT ET GOUVERNANCE DES ESPACES URBAINS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4696,51 +4696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suburbs, boomburbs and exurbs : a multilevel approach of contextual effects and the production of suburban morphologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference of the Research Network Private Urban Governance &amp; Gated Communities (Redefinition of Public Space Within the Privatization of Cities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Santiago-de-Chili, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planned residential developments, suburban morphologies and contextual effects on property values time patterns in the western suburbs of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« entre soi » : le rôle des fermetures résidentielles dans la reproduction des inégalités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4942,51 +4942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points chauds sur la ville. La géographie urbaine au défi de la métropolisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5024,51 +5024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated Communities and Homogeneity in Las Vegas and Phoenix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vesselinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 4th International Conference on Private Urban Governance and Gated Communities. 5-8 june 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5093,51 +5093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'urbaphobie dans les metropoles des Etats-Unis : L'exemple des gated communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville Mal Aimée, Ville à Aimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5156,208 +5156,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gated communities as generic patterns in suburban landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Council for European Studies Conference, Chicago, March 29-April 2, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fermetures et « entre soi » dans les enclaves résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UMR CNRS Architecture, urbanisme société, Ecole d'architecture de Belleville, Paris, 24/04/2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00110061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « gated communities » aux Etats-Unis et en France : une innovation dans le développement périurbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de géopolitique urbaine « Géopolitique urbaine » : les territoires urbains face aux défis de la ségrégation Etats-Unis – France. Université de Cergy Pontoise – Décembre 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5382,51 +5382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of gated communities on property values: evidences of changes in real estate markets (Los Angeles, 1980-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium TCE : Territory, Control and Enclosure, 28 Feb- 3 March 2005 - Pretoria, Rep. of South Africa (http://www.gated-communities.de)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, South Africa. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5483,51 +5483,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le front de la métropole. Une géographie suburbaine de Los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-85944-965-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
@@ -5576,51 +5576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des villes durables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 88 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5638,51 +5638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5745,51 +5745,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété, le patrimoine, la dette, approches géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La production immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE (Français) / Wiley (Anglais), 20 p., A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-spatial Segregation in Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities at the Heart of Inequalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - WILEY, pp.137-172, 2022, 978-1-78945-063-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5883,51 +5883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation socio-spatiale dans les villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cottineau, Clémentine; Pumain, Denise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes au cœur des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5978,51 +5978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investisseurs et spéculateurs à l’assaut du rêve américain pavillonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6103,51 +6103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciatonni, A. and Veyret, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fondamentaux de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.43-67, 2018</w:t>
@@ -6434,51 +6434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,51 +6533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some reflections on comparing (post-)suburbs in the US and France (Chapter 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harris, R. and Vorms, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What's in a Name? Talking about Suburbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6619,51 +6619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les marges métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6731,51 +6731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain, Mattei (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos / Economica, pp.167-179, 2011, Collection Villes</w:t>
@@ -6804,51 +6804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and social sustainability of private enclaves in suburban landscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6884,251 +6884,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le fonctionnement de la centralité touristique de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-64, 2007, Mappemonde, 978-2-7011-4486-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fermetures et &amp;quot;entre soi&amp;quot; dans les enclaves résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint-Julien Th. ; Le Goix R. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne ; centralités, inégalités, proximités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 17 p., 2007, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00110100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated communities as predators of public resources: the outcomes of fading boundaries between private management and public authorities in southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GLASZE G., WEBSTER C. J. et FRANTZ K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Private Neighbourhoods: Global and local perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.76-91, 2006</w:t>
@@ -7196,51 +7196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
@@ -7301,51 +7301,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendies à Los Angeles : le tissu urbain et social en proie aux flammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilier : la propriété devient de moins en moins abordable, même dans les zones les plus pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7484,51 +7484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7572,51 +7572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropoles et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7660,51 +7660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur la notion de site internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7754,51 +7754,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un essai d'analyse du temps de travail d'un enseignant-chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7934,51 +7934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suburban Street Patterns at Stake. Evaluating the effects of local contexts between street patterns in subdivisions, property values and socio-occupational trajectories in the western suburbs of Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,51 +8009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planned developments and gated communities in the Los Angeles area, a database (2012) - IP4 Geographie-cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -8075,51 +8075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of gated communities in US Western Metropolitan Areas -- working paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vesselinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8163,51 +8163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions pour une région métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8257,51 +8257,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wealth Inequalities and the Dynamics of Housing Market. Interpreting real-estate market-based regime of spatial inequalities (WIsDHoM) Programme PRCCE412018. Compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8345,64 +8345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie harmonisée des dynamiques de l’immobilier à Paris, Lyon et Avignon (1998 - 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express. Livrable 5 : les effets de l'amélioration de l'accessibilité | Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8564,64 +8564,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8804,64 +8804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,51 +8926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet - Projet ANR-07-JCJC-0081 IP4 (Interaction Privé-Public dans la Production des espaces Périurbains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,51 +8978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Loudier-Malgouyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IGN (Institut National de l’Information Géographique et Forestière). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9080,51 +9080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le front. Pour une approche géographique du front d'urbanisation: lotissements, voisinages, trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9174,51 +9174,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;Gated Communities&amp;quot; aux Etats-Unis. Morceaux de villes ou territoires à part entière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9414,51 +9414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/renaud-le-goix/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2025.2565248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231224640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X221116114" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307951v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar N&#8217;diaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.474.0289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vesselinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clare Lennon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2017.1343633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350882v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133287v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014532555" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239386v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00519725v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01139.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525346v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Webster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-8198.2008.00118.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A3C59914E0C13B962397BF404C484C5874C177A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260167v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004576v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026730303042000331808" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00461773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110061v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110055v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102132?lang=fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.102132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Veyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-villes-au-coeur-des-inegalites/?/47488" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9063.ch5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/ca/what-s-in-a-name-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01238681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/renaud-le-goix/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kutz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2025.2565248" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231224640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X221116114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307951v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar N&#8217;diaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.474.0289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vesselinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clare Lennon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2017.1343633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014532555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00519725v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01139.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525346v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Webster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-8198.2008.00118.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A3C59914E0C13B962397BF404C484C5874C177A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026730303042000331808" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00461773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102132?lang=fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.102132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Veyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-villes-au-coeur-des-inegalites/?/47488" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9063.ch5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/ca/what-s-in-a-name-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01238681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>