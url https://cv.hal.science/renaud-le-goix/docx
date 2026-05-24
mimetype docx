--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -148,3411 +148,3411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">More volatile, less equal. Housing and welfare in 21st century France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673037.2025.2565248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Worlding geographies: A question of languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Buhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet J Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Those who leave: Out-migration and decentralisation of welfare beneficiaries in gentrified Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (10), pp.1990-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00420980231224640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03661155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Rivière J., 2022, L’illusion du vote bobo. Configurations électorales et structures sociales dans les grandes villes françaises, Rennes, Presses Universitaires de Rennes (coll. Géographie sociale), 252 p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.38765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple binds and forbidden pleasures: Writing as poaching at French universities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environment and Planning A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (7), pp.1475-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0308518X221116114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03744459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unequal housing affordability across European cities. The ESPON Housing Database, Insights on Affordability in Selected Cities in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 974, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.36478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03370962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Housing (In)Equity and the Spatial Dynamics of Homeownership in France: A Research Agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Benites-Gambirazio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112 (1), pp.62-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02916066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre étalement urbain et financiarisation ordinaire des ménages : regards croisés sur les recompositions des fronts d’urbanisation en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03117764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la densification sur les coûts des infrastructures et services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.703.0345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02139638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who sells to whom in the suburbs? Home price inflation and the dynamics of sellers and buyers in the metropolitan region of Paris, 1996-2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Migozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968663v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adoption du smart grid par les promoteurs japonais : une perspective immobilière sur la smart city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (4), pp.289-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.474.0289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02307951v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is it all in the eye of the beholder? Benefits of living in mixed-income neighborhoods in New York and Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vesselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Clare Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Urban Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.163-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07352166.2017.1343633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01968664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">les villes sanctuaires : le refuge américain des immigrés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires du réseau social facebook : le cas des pratiques de géoréférencements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.4214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01988781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Amérique urbaine et l’élection présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvestre Duroudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carto, le monde en cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American suburbs&amp;quot; in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 400, pp.47-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immobilier résidentiel suburbain en régime financiarisé de production dans la région de Los Angeles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Métropolisation, cohésion et performances : quels futurs pour nos territoires ?, 2016/1, pp.101-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aéroports et métropoles : l'important, c'est d'arriver là où on veut aller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (mars-avril 2016), pp.62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du manteau d'Arlequin au Rubick's Cube: Analyser les multiples dimensions de trente années d'évolutions socio-économiques des quartiers en Californie du Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, États-Unis : espaces de la puissance, espaces en crises</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01350969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacker la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01239386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inequality Shaping Processes and Gated Communities in US Western Metropolitan Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vesselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (4), pp.619-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098014532555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01133287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financiarisation, crise et prix immobiliers : le lotissement des promesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (2), pp.271-287</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00975132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated Communities and House Prices: Suburban Change in Southern California, 1980-2008.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vesselinov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (6), pp.2129-2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-2427.2012.01139.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519725v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville financiarisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384, pp.40-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital financier et production urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 384, pp.40-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lotissements fermés : effets de contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'Institut d'Aménagement et d'Urbanisme d'Île-de-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, "Les villes face à l'insécurité", pp.73-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525346v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geography Compass</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118, 26 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-8198.2008.00118.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00291711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of gated Communities on property values: evidence of changes in real estate markets -Los Angeles, 1980-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 - http://www.cybergeo.eu/index6225.html, 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00204696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated communities, sustainable cities and a tragedy of the urban commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (summer 2006), pp.41-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banlieues, quel bilan ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mensuel de l'Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, janvier-février 2006 (2), http://www.lemensuel.net/Banlieues-quel-bilan.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « gated communities » aux Etats-Unis et en France : une innovation dans le développement périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3e trimestre 2006 (122), pp.107-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production privée des espaces publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loudier-Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 99, pp.28-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gated Communities: Sprawl and Social Segregation in Southern California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673037.2025.2565248⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 20 (2), pp.323-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/026730303042000331808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gateway to new suburban living</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sustain' magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 06 (04), pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...2881 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning by commonhold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Webster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (4), pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension territoriale de la séparation sociale dans les &amp;quot;gated communities&amp;quot; en Californie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 69 (Décembre 2005), pp.32-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31 (4), pp.355-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3704,64 +3704,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing, Price, (un)Affordability. Using Transactions Data to Analyze Neighborhood-based Dynamics of Affordability (Paris, Lyon, Avignon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Affairs Association | 50th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3786,51 +3786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing, densifying, financializing suburbia: the post-global financial crisis dynamics of investments and housing regimes in the Los Angeles region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planifier et imaginer Los Angeles. Planning and Imagining Los Angeles Journée d’étude, 15 octobre 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3855,51 +3855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un état des lieux de la géographie urbaine française en Amérique du Nord (2009-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Institut des Amériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3924,90 +3924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Real Estate Matters in Spatially Analyzing Inequalities of Wealth and Assets ? Interpreting Inequalities Induced by Price Inflation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Casanova Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th Urban Affairs Association Conference. Featuring Special Sessions on Claiming Rights to the City: Community, Capital, and the State</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4032,64 +4032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marchés immobiliers et zones critiques : une analyse du changement social en relation avec la dynamique des valeurs immobilières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4282,51 +4282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations des marchés immobiliers résidentiels suburbains en régime de production financiarisé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e colloque de l'ASRDLF 2014, Métropolisation, cohésion et performances : quels futurs pour nos territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4351,51 +4351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation et compacité des lotissements dans le post-suburbain en Californie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 4èmes rencontres urbaines de Mazier: Vivre la rénovation : Les nouveaux modes d'habiter.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4420,51 +4420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of property price and social change in Ile-de-France western suburbs (1996-2006).-working paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.271-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4489,51 +4489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, collectivités locales et contextes locaux dans la production des lotissements périurbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les premières Journées du Pôle Ville - Ville, Transport et Territoire, Quoi de neuf ? - 20 au 22 janvier 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4558,51 +4558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance urbaine privée. Nouvelles formes de production de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences de l'IHEB - Institut des Hautes Etudes de Belgique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4627,51 +4627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs, collectivités locales et contextes locaux dans la production des lotissements périurbains (note de recherche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE "GOUVERNEMENT ET GOUVERNANCE DES ESPACES URBAINS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4696,51 +4696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suburbs, boomburbs and exurbs : a multilevel approach of contextual effects and the production of suburban morphologies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference of the Research Network Private Urban Governance &amp; Gated Communities (Redefinition of Public Space Within the Privatization of Cities)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Santiago-de-Chili, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4765,51 +4765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planned residential developments, suburban morphologies and contextual effects on property values time patterns in the western suburbs of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« entre soi » : le rôle des fermetures résidentielles dans la reproduction des inégalités sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4942,51 +4942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points chauds sur la ville. La géographie urbaine au défi de la métropolisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Humain-Lamoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géopoint 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Avignon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5024,51 +5024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated Communities and Homogeneity in Las Vegas and Phoenix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vesselinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2007 4th International Conference on Private Urban Governance and Gated Communities. 5-8 june 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5093,51 +5093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots de l'urbaphobie dans les metropoles des Etats-Unis : L'exemple des gated communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville Mal Aimée, Ville à Aimer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Cerisy-la-Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5162,51 +5162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated communities as generic patterns in suburban landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Council for European Studies Conference, Chicago, March 29-April 2, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5231,51 +5231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermetures et « entre soi » dans les enclaves résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5313,51 +5313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « gated communities » aux Etats-Unis et en France : une innovation dans le développement périurbain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de géopolitique urbaine « Géopolitique urbaine » : les territoires urbains face aux défis de la ségrégation Etats-Unis – France. Université de Cergy Pontoise – Décembre 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5382,51 +5382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of gated communities on property values: evidences of changes in real estate markets (Los Angeles, 1980-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium TCE : Territory, Control and Enclosure, 28 Feb- 3 March 2005 - Pretoria, Rep. of South Africa (http://www.gated-communities.de)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, South Africa. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5483,51 +5483,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le front de la métropole. Une géographie suburbaine de Los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-85944-965-0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
@@ -5576,51 +5576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des villes durables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvette Veyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autrement, 88 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5638,51 +5638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métropole parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5705,396 +5705,621 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00204672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tous propriétaires ? Le logement comme patrimoine, un vecteur croissant d’inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Social de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, eISSN : 3100-0797, https://atlas-social-de-france.fr/index.php?id=1326, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asf.1326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impossible équation du logement « abordable »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Renaud Le Goix; Antonine Ribardière; Jean Rivière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas Social de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, eISSN 3100-0797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asf.963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05626330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La propriété, le patrimoine, la dette, approches géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La production immobilière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE (Français) / Wiley (Anglais), 20 p., A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-spatial Segregation in Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities at the Heart of Inequalities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - WILEY, pp.137-172, 2022, 978-1-78945-063-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation socio-spatiale dans les villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cottineau, Clémentine; Pumain, Denise. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes au cœur des inégalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-188, 2022, Les villes au coeur des inégalités, 978-1-78948-063-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9063.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investisseurs et spéculateurs à l’assaut du rêve américain pavillonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henneton, Lauric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Rêve américain à l’épreuve de Donald Trump</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vendémiaire, pp.247-266, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03378256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information territoriale locale et analyse comparative des dynamiques métropolitaines : le projet Grandes métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Pecout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6103,51 +6328,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Grasland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6157,113 +6382,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LAJARGE Romain, CAILLY Laurent, RUAS Anne, SAEZ Guy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demande(s) territoriale(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.163-184, 2019, Collection du CIST, 9782811125523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02366904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la densité sur les coûts des infrastructures et services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6276,1008 +6501,1008 @@
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prager, J.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets économiques et urbains du Grand Paris Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ciatonni, A. and Veyret, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fondamentaux de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.43-67, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs et projets d’aménagement dans les espaces de densité intermédiaire au nord de la métropole parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Persyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quéva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berger M.; Chaléard J.-L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et campagnes en relations. Regards croisés Nords-Suds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.127-140, 2017, 9782811118693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01974169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some reflections on comparing (post-)suburbs in the US and France (Chapter 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harris, R. and Vorms, C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What's in a Name? Talking about Suburbs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toronto University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.320-350, 2017, 978-1442649606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les marges métropolitaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grésillon, E., Alexandre, F., Sajaloli, B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France des marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02297627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquéreurs et vendeurs dans l'inflation immobilière à Paris et Marseille (1996-2006).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pumain, Mattei (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anthropos / Economica, pp.167-179, 2011, Collection Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and social sustainability of private enclaves in suburban landscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BAGAEEN, Samer ; UDUKU, Ola (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gated Communities: Social sustainability in contemporary and historical gated developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Earthscan publications, 25p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fonctionnement de la centralité touristique de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne. Centralités, inégalités, proximités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-64, 2007, Mappemonde, 978-2-7011-4486-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermetures et &amp;quot;entre soi&amp;quot; dans les enclaves résidentielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Callen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint-Julien Th. ; Le Goix R. (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole parisienne ; centralités, inégalités, proximités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, 17 p., 2007, Mappemonde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00110100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gated communities as predators of public resources: the outcomes of fading boundaries between private management and public authorities in southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GLASZE G., WEBSTER C. J. et FRANTZ K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Private Neighbourhoods: Global and local perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.76-91, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services et commerces dans la ville : le modèle de la ville monocentrique en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alexandrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Guérois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thérèse Saint-Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, GIP Reclus; La documentation Française, pp.120-128, 1999, Services et commerces, 2-11-004391-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7287,450 +7512,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incendies à Los Angeles : le tissu urbain et social en proie aux flammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://theconversation.com/incendies-a-los-angeles-le-tissu-urbain-et-social-en-proie-aux-flammes-247776</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilier : la propriété devient de moins en moins abordable, même dans les zones les plus pauvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bonneval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04142300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux et hauts lieux des densités intermédiaires : une analyse par les réseaux sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp. 192-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00959879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métropoles et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00626911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur la notion de site internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00423447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7740,500 +7965,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un essai d'analyse du temps de travail d'un enseignant-chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02500394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suburban Street Patterns at Stake. Evaluating the effects of local contexts between street patterns in subdivisions, property values and socio-occupational trajectories in the western suburbs of Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00933810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planned developments and gated communities in the Los Angeles area, a database (2012) - IP4 Geographie-cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of gated communities in US Western Metropolitan Areas -- working paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Vesselinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00851443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions pour une région métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Saint-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00631035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8243,820 +8468,820 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wealth Inequalities and the Dynamics of Housing Market. Interpreting real-estate market-based regime of spatial inequalities (WIsDHoM) Programme PRCCE412018. Compte-rendu de fin de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR (Agence nationale de la recherche, France). 2022, 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie harmonisée des dynamiques de l’immobilier à Paris, Lyon et Avignon (1998 - 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Casanova Enault</w:t>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence Nationale de la Recherche. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express. Livrable 5 : les effets de l'amélioration de l'accessibilité | Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Lizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Guibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Société du Grand Paris. 2019, 50 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03744466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESPON Big data pour une analyse territoriale et des dynamiques de logement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ysebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bonneval</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">ANR (Agence nationale de la recherche, France). 2022, 21 p</w:t>
+                <w:t xml:space="preserve">Marc Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESPON Big Data for Territorial - Analysis and Housing Dynamics. Wellbeing of European citizens regarding the affordability of housing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lieury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESPON | Inspire Policy Making with Territorial Evidence. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de fin de projet - Projet ANR-07-JCJC-0081 IP4 (Interaction Privé-Public dans la Production des espaces Périurbains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Agence Nationale de la Recherche. 2022</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Callen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bordin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Loudier-Malgouyres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IGN (Institut National de l’Information Géographique et Forestière). 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...474 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00563469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9066,91 +9291,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le front. Pour une approche géographique du front d'urbanisation: lotissements, voisinages, trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris 1 Panthéon-Sorbonne, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01238681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9160,114 +9385,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;Gated Communities&amp;quot; aux Etats-Unis. Morceaux de villes ou territoires à part entière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00004141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9414,51 +9639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/renaud-le-goix/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311249v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kutz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2025.2565248" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231224640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X221116114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307951v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar N&#8217;diaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.474.0289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vesselinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clare Lennon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2017.1343633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014532555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00519725v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01139.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525346v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Webster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-8198.2008.00118.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A3C59914E0C13B962397BF404C484C5874C177A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026730303042000331808" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00461773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102132?lang=fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.102132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Veyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-villes-au-coeur-des-inegalites/?/47488" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9063.ch5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378256v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974169v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297626v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/ca/what-s-in-a-name-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297627v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260189v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963310v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142300v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626911v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423447v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851443v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01238681v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/renaud-le-goix/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kutz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2025.2565248" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963264v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Guibard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00420980231224640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.38765" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X221116114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02916066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Benites-Gambirazio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12460" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03117764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968663v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Migozzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213169" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307951v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar N&#8217;diaye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.474.0289" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01968664v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vesselinov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Clare Lennon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07352166.2017.1343633" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01988781v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4214" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888243v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Duroudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nussbaum" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350882v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01350969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014532555" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975132v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00519725v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2012.01139.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793968v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525346v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00291711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Webster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-8198.2008.00118.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4A3C59914E0C13B962397BF404C484C5874C177A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204696v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110046v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Humain-Lamoure" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260167v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loudier-Malgouyres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004576v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026730303042000331808" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03756624v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03758649v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03760049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halshs-01351291v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Callen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Derambure-Dutel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Reys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353618v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Pecout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01056148v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239241v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352930v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551923v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00461773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423446v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Huet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00217910v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258216v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110055v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009765v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/102132?lang=fr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.102132" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Veyret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00204672v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Saint-Julien" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Brun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beroud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asf.1326" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05626330v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asf.963" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790218v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712798v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862048v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/les-villes-au-coeur-des-inegalites/?/47488" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9063.ch5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03378256v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02366904v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297624v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297626v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utorontopress.com/ca/what-s-in-a-name-2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643569v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422977v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866343v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duhamel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/la-metropole-parisienne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110100v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565115v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alexandrova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04963310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04142300v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00959879v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00626911v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02500394v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933810v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861974v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851443v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631035v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861990v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862007v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03744466v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Lizzi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589161v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563469v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charmes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bordin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01238681v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00004141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>