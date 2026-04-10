--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -2314,429 +2314,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open data and digital morphology</w:t>
+                <w:t xml:space="preserve">Adaptation to bipedal gait and fifth metatarsal structural properties in Australopithecus , Paranthropus , and Homo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas G Davies</w:t>
+                <w:t xml:space="preserve">Mark R. Dowdeswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran A Rahman</w:t>
+                <w:t xml:space="preserve">Tea Jashashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Lautenschlager</w:t>
+                <w:t xml:space="preserve">Biren A Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Cunningham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Asher</w:t>
+                <w:t xml:space="preserve">Randall L Susman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0194⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.585 - 599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874739v1</w:t>
+                <w:t xml:space="preserve">hal-01874748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Late Devonian isoetalean lycopsid from New South Wales, Australia: Cymastrobus irvingensis gen. et sp. nov. .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (3), pp.1-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26879/767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation to bipedal gait and fifth metatarsal structural properties in Australopithecus , Paranthropus , and Homo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open data and digital morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas G Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark R. Dowdeswell</w:t>
+                <w:t xml:space="preserve">Imran A Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea Jashashvili</w:t>
+                <w:t xml:space="preserve">Stephan Lautenschlager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biren A Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+                <w:t xml:space="preserve">John Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randall L Susman</w:t>
+                <w:t xml:space="preserve">Robert J. Asher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (5-6), pp.585 - 599. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1852), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.0194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874748v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size Variation under Domestication: Conservatism in the inner ear shape of wolves, dogs and dingoes</w:t>
               </w:r>
@@ -3449,64 +3449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Structure of Hallucal Metatarsals and Locomotor Adaptations in Hominoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tea Jashashvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Dowdeswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,177 +3932,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New philisids (Mammalia, Chiroptera) from the Early–Middle Eocene of Algeria and Tunisia: new insight into the phylogeny, palaeobiogeography and palaeoecology of the Philisidae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endocranial morphology of Palaeocene Plesiadapis tricuspidens and evolution of the early primate brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva J. Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ravel</w:t>
+                <w:t xml:space="preserve">Sandrine Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Adaci</w:t>
+                <w:t xml:space="preserve">Philip D. Gingerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bensalah</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2014.941422⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1781), pp.20132792 - 20132792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813309v1</w:t>
+                <w:t xml:space="preserve">hal-01874572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteological connections of the petrosal bone of the extant Hippopotamidae Hippopotamus amphibius and Choeropsis liberiensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4121,206 +4117,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (1), pp.e1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18563/m3.1.1.e1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocranial morphology of Palaeocene Plesiadapis tricuspidens and evolution of the early primate brain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva J. Orliac</w:t>
+                <w:t xml:space="preserve">New philisids (Mammalia, Chiroptera) from the Early–Middle Eocene of Algeria and Tunisia: new insight into the phylogeny, palaeobiogeography and palaeoecology of the Philisidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ladevèze</w:t>
+                <w:t xml:space="preserve">Mustapha Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip D. Gingerich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+                <w:t xml:space="preserve">Mohammed Mahboubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Smith</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fateh Mebrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (1781), pp.20132792 - 20132792. </w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (8), pp.691 - 709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2013.2792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2014.941422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874572v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bony Labyrinth in Diprotodontian Marsupial Mammals: Diversity in Extant and Extinct Forms and Relationships with Size and Phylogeny</w:t>
               </w:r>
@@ -5454,64 +5454,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Adaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (4), pp.447 - 457. </w:t>
@@ -6382,64 +6382,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Adaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 276 (1676), pp.4087-4094. </w:t>
@@ -6855,103 +6855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cymastrobus, a new Paleozoic lycopsid from Australia investigated through a combination of old (thin-sections), less old (SEM), and new approaches (X-Ray Synchrotron microtomography).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Evreïnoff</w:t>
+                <w:t xml:space="preserve">Anne-Laure Decombeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Steemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
@@ -7693,51 +7693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0227395C"/>
+    <w:nsid w:val="495D3F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7924,51 +7924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5819-2653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085322121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283702v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp D L&#246;sel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Monchanin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jayme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Relle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domininique Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Masters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13122305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Siguendibo Sambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sarr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102400" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sambou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12442" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.98" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Orliac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Casrouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.92" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.77" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Achmadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Esselstyn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Evans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35827-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874739v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Davies" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran A Rahman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lautenschlager" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Asher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0194" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874748v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dowdeswell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biren A Patel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall L Susman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schweizer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13523-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9323-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/scs.2017.14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2016.07.051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian J. Carlson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117905" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vatter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Merigeaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.930043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyv074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ravel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adaci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensalah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mahboubi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mebrouk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.941422" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Y. Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-013-9228-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F9VGB62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mabrouk Essid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Marzougui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Khayati Ammar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQ783CB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hebert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.22608" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4GTSCXB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G Cox" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zollikofer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0099-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.05.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG0X24X2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Losos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2011.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRSWGZ0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonchan Saksiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icr034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S. Ponce de Leon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P.E. Zollikofer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01177.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P E Zollikofer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.20998" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Specht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0156-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith C Masters" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01874272v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5819-2653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085322121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283702v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp D L&#246;sel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Monchanin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jayme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Relle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domininique Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Masters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13122305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Siguendibo Sambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sarr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102400" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sambou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12442" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.98" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Orliac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Casrouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.92" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.77" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Achmadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Esselstyn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Evans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35827-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dowdeswell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biren A Patel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall L Susman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Davies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran A Rahman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lautenschlager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Asher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0194" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schweizer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13523-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9323-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/scs.2017.14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2016.07.051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian J. Carlson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117905" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vatter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Merigeaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.930043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyv074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ravel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adaci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensalah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mahboubi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mebrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.941422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Y. Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-013-9228-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F9VGB62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mabrouk Essid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Marzougui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Khayati Ammar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQ783CB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hebert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.22608" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4GTSCXB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G Cox" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zollikofer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0099-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.05.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG0X24X2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Losos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2011.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRSWGZ0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonchan Saksiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icr034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S. Ponce de Leon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P.E. Zollikofer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01177.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P E Zollikofer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.20998" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Specht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0156-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith C Masters" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01874272v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>