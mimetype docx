--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -3413,2967 +3413,2979 @@
               <w:t xml:space="preserve">Mammalian Biology: Zeitschrift für Säugetierkunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mambio.2016.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Structure of Hallucal Metatarsals and Locomotor Adaptations in Hominoids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark R. Dowdeswell</w:t>
+                <w:t xml:space="preserve">Comparative anatomy and three-dimensional geometric-morphometric study of the bony labyrinth of Bibymalagasia (Mammalia, Afrotheria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Merigeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117905⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2014.930043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874610v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative anatomy and three-dimensional geometric-morphometric study of the bony labyrinth of Bibymalagasia (Mammalia, Afrotheria)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Vatter</w:t>
+                <w:t xml:space="preserve">Cortical Structure of Hallucal Metatarsals and Locomotor Adaptations in Hominoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Jashashvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark R. Dowdeswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian J. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724634.2014.930043⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.e0117905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0117905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874615v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological diversity of the bony labyrinth (inner ear) in extant Xenarthrans and its relation to phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mammalogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 96 (4), pp.658 - 672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jmammal/gyv074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D fossil reconstruction related to the publication: Body shape and life style of the extinct rodent Canariomys bravoi from Tenerife, Canary Islands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1 (1), pp.e3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18563/m3.1.1.e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocranial morphology of Palaeocene Plesiadapis tricuspidens and evolution of the early primate brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva J. Orliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip D. Gingerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 281 (1781), pp.20132792 - 20132792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2013.2792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteological connections of the petrosal bone of the extant Hippopotamidae Hippopotamus amphibius and Choeropsis liberiensis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New philisids (Mammalia, Chiroptera) from the Early–Middle Eocene of Algeria and Tunisia: new insight into the phylogeny, palaeobiogeography and palaeoecology of the Philisidae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bensalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Mahboubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Mebrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (8), pp.691 - 709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2014.941422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/m3.1.1.e1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01902601v1</w:t>
+                <w:t xml:space="preserve">hal-01813309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New philisids (Mammalia, Chiroptera) from the Early–Middle Eocene of Algeria and Tunisia: new insight into the phylogeny, palaeobiogeography and palaeoecology of the Philisidae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Osteological connections of the petrosal bone of the extant Hippopotamidae Hippopotamus amphibius and Choeropsis liberiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/m3.1.1.e1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14772019.2014.941422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01813309v1</w:t>
+                <w:t xml:space="preserve">hal-01902601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bony Labyrinth in Diprotodontian Marsupial Mammals: Diversity in Extant and Extinct Forms and Relationships with Size and Phylogeny</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New data about the oldest european lagomorpha: description of the new genus Ephemerolagus nievae gen. nov. et sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo R Sánchez-Villagra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Y. Lee</w:t>
+                <w:t xml:space="preserve">Monique Vianey-Liaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Española de Paleontología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (1), pp.3-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01874564v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djebelemur, a Tiny Pre-Tooth-Combed Primate from the Eocene of Tunisia: A Glimpse into the Origin of Crown Strepsirhines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Bony Labyrinth in Diprotodontian Marsupial Mammals: Diversity in Extant and Extinct Forms and Relationships with Size and Phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léanie Alloing-Séguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo R Sánchez-Villagra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael S. Y. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080778⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mammalian Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), pp.191 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10914-013-9228-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940986v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New data about the oldest european lagomorpha: description of the new genus Ephemerolagus nievae gen. nov. et sp. nov.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Djebelemur, a Tiny Pre-Tooth-Combed Primate from the Eocene of Tunisia: A Glimpse into the Origin of Crown Strepsirhines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anusha Ramdarshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mabrouk Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Marzougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Vianey-Liaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hayet Khayati Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Española de Paleontología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e80778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874556v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New eutherian mammals from the late cretaceous of Aix en Provence Basin, south-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vianey-Liaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 169, pp.653-672. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/zoj.12074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the ear region anatomy and cranial blood supply of advanced stem Strepsirhini: Evidence from three primate petrosals from the Eocene of Chambi, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mabrouk Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Marzougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayet Khayati Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65 (5), pp.551 - 572. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Three-Dimensional Structure of the Trabecular Bone in the Talus of Primates and Its Relationship to Ankle Joint Loads Generated During Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anatomical Record: Advances in Integrative Anatomy and Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 295 (12), pp.2069 - 2088. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ar.22608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body shape and life style of the extinct rodent Canariomys bravoi (Mammalia, Murinae) from Tenerife, Canary Islands (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Hutterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (7), pp.485 - 494. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2012.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of covariation in the masticatory apparatus of hystricognathous rodents: Implications for evolution and diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip G Cox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 273 (12), pp.1319 - 1337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jmor.20061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The labyrinthine morphology of Pronycticebus gaudryi (Primates, Adapiformes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Godinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Zollikofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeobiodiversity and Palaeoenvironments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92 (4), pp.527-537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12549-012-0099-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talar morphology of azibiids, strepsirhine-related primates from the Eocene of Algeria: Phylogenetic affinities and locomotor adaptation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Adaci</w:t>
+                <w:t xml:space="preserve">First hominoid from the late miocene of the irrawaddy formation (Myanmar).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Naing Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard-Georges Emonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e17065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.05.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01874298v1</w:t>
+                <w:t xml:space="preserve">hal-00591942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First hominoid from the late miocene of the irrawaddy formation (Myanmar).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edouard-Georges Emonet</w:t>
+                <w:t xml:space="preserve">Talar morphology of azibiids, strepsirhine-related primates from the Eocene of Algeria: Phylogenetic affinities and locomotor adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.e17065. </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (4), pp.447 - 457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0017065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591942v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of scavenging behaviour in the herbivorous lizard Uromastyx aegyptia microlepis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheylen Daghfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Losos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bieke Vanhooydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Arid Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 75 (7), pp.671-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2011.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hystricognathy vs Sciurognathy in the Rodent Jaw: A New Morphometric Assessment of Hystricognathy Applied to the Living Fossil Laonastes (Diatomyidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soonchan Saksiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Vianey-Liaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shake rattle and roll: the bony labyrinth and aerial descent in Squamates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gheylen Daghfous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrative and Comparative Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icb/icr034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Middle Miocene tarsier from Thailand and the reconstruction of its orbital morphology using a geometric-morphometric method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotima Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2010.2062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep evolutionary roots of strepsirrhine primate labyrinthine morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia S. Ponce de Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph P.E. Zollikofer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 216 (3), pp.368 - 380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-7580.2009.01177.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropoid versus strepsirhine status of the African Eocene primates Algeripithecus and Azibius: craniodental evidence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Tabuce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6382,335 +6394,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bensalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 276 (1676), pp.4087-4094. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00430873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The face of Siamopithecus: new geometric-morphometric evidence for its anthropoid status.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph P E Zollikofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia S Ponce de León</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Tafforeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Anatomical Record Advances in Integrative Anatomy and Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 292 (11), pp.1734-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ar.20998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing shape transformation between chimpanzee and human braincases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Visual Computer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (9-11), pp.743-751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00371-007-0156-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6720,91 +6732,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in inner ear asymmetry levels between slow-moving and fast-moving primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith C Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6819,73 +6831,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium of Morphometrics and Evolution of Shape (SMEF 11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julien Claude; Allowen Evin, Jun 2021, MONTPELLIER, France. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cymastrobus, a new Paleozoic lycopsid from Australia investigated through a combination of old (thin-sections), less old (SEM), and new approaches (X-Ray Synchrotron microtomography).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Meyer-Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6944,73 +6956,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Palaeobotany and Palynology Conference - EPPC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoMuseuM: a scientific journal for the publication of virtual specimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7026,142 +7038,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées du réseau Médici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MorphoDig, an open-source 3d freeware dedicated to biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPC5 The 5th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bony labyrinth of Carnivora (Mammalia): the significance of phylogeny and the sensorial adaptation to aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7216,73 +7228,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Vertebrate Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the bony labyrinth shape variation in Carnivora: the case of Musteloidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7304,84 +7316,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th annual Northeast Regional Vertebrate Evolution Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7391,124 +7403,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grades and clades among rodents: the promise of geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip G Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of the Rodents. Advances in Phylogeny, Functional Morphology and Development.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7518,114 +7530,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and Development of the Strepsirrhine Primate Skull</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paleontology. Université de Montpellier 2; Universität Zürich - Switzerland, 2008. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01874272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId253"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7693,51 +7705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="495D3F3F"/>
+    <w:nsid w:val="06A3EA9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7924,51 +7936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5819-2653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085322121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283702v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp D L&#246;sel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Monchanin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jayme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Relle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domininique Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Masters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13122305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Siguendibo Sambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sarr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102400" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sambou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12442" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.98" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Orliac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Casrouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.92" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.77" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Achmadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Esselstyn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Evans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35827-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dowdeswell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biren A Patel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall L Susman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Davies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran A Rahman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lautenschlager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Asher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0194" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schweizer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13523-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9323-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/scs.2017.14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2016.07.051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874610v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian J. Carlson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117905" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874615v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vatter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Merigeaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.930043" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874618v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyv074" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923073v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902601v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813309v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ravel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adaci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensalah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mahboubi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mebrouk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.941422" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Y. Lee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-013-9228-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F9VGB62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940986v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mabrouk Essid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Marzougui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Khayati Ammar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080778" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12074" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813440v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.014" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQ783CB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874311v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hebert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.22608" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.004" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4GTSCXB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874304v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G Cox" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20061" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765877v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zollikofer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0099-z" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874298v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.05.013" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG0X24X2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436085v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Losos" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2011.02.005" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRSWGZ0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874277v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonchan Saksiri" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018698" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icr034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586394v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2062" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S. Ponce de Leon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P.E. Zollikofer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01177.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430873v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488725v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P E Zollikofer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.20998" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Specht" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0156-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith C Masters" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876994v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876987v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874599v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01874272v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5819-2653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085322121" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393443v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hemelsda&#235;l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guintard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez-Manch&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Mureau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.280" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643974v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Amar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Romestaing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.13998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.220" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283702v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp D L&#246;sel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Monchanin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Jayme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Relle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011529" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c David" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Orliac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23127" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413101v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lihoreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domininique Chardon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Masters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marivaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13122305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413301v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2021.06.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992155v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Siguendibo Sambou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hautier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Sarr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Tabuce" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2020.102400" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992121v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durocher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greger Larson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.192034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vautrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sambou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Thiam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12442" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408861v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Adnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpa.2019.98" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Orliac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pezzino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Casrouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.21003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.92" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01889079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.77" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang Achmadi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Esselstyn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Evans" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35827-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Dowdeswell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Jashashvili" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biren A Patel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall L Susman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.10.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01610746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Evre&#239;noff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Meyer-Berthaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Decombeix" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steemans" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/767" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas G Davies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran A Rahman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lautenschlager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cunningham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Asher" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.0194" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Schweizer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Wilson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmelzle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13523-9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01667197v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Favier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Caravaca Mora" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0189486" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813241v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-016-9323-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva J. Orliac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/scs.2017.14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874640v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mambio.2016.07.051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6P0Q8JW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874615v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Benoit" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lehmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vatter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Merigeaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2014.930043" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian J. Carlson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117905" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Billet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jmammal/gyv074" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923073v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Hutterer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874572v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip D. Gingerich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Smith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2013.2792" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813309v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ravel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adaci" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bensalah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mahboubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Mebrouk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2014.941422" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.1.1.e1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874556v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Vianey-Liaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874564v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;anie Alloing-S&#233;guier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo R S&#225;nchez-Villagra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Y. Lee" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10914-013-9228-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2F9VGB62-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ramdarshan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mabrouk Essid" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Marzougui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Khayati Ammar" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080778" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tortosa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Garcia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12074" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01813440v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.06.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9BQ783CB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874311v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hebert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.22608" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2012.06.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4GTSCXB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874304v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip G Cox" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmor.20061" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765877v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Godinot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tafforeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zollikofer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12549-012-0099-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591942v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Naing Soe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard-Georges Emonet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017065" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.05.013" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TG0X24X2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436085v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheylen Daghfous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Losos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bieke Vanhooydonck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2011.02.005" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRSWGZ0G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874277v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soonchan Saksiri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018698" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icb/icr034" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586394v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.2062" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874240v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S. Ponce de Leon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P.E. Zollikofer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7580.2009.01177.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430873v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1339" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph P E Zollikofer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia S Ponce de Le&#243;n" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ar.20998" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874229v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Specht" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-007-0156-1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03276810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith C Masters" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281738v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876987v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874599v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01874272v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>