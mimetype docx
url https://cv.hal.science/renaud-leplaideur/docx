--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -185,301 +185,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substreetutions and more on trees</w:t>
+                <w:t xml:space="preserve">Renormalization operator for substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baraviera</w:t>
+                <w:t xml:space="preserve">Nicolas Bédaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/etds.2023.108⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.197-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442982v1</w:t>
+                <w:t xml:space="preserve">hal-04717569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renormalization operator for substitutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bédaride</w:t>
+                <w:t xml:space="preserve">Substreetutions and more on trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (1), pp.197-224. </w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (9), pp.2399-2453. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/afst.1768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/etds.2023.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717569v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization operator for substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (1), pp.197-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120479v1</w:t>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.1429-1477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -607,51 +607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation of phase transition *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamsa Ishaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.1311-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -685,51 +685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENERALIZED CURIE-WEISS POTTS MODELS AND QUADRATIC PRESSURE IN ERGODIC THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -767,51 +767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curie–Weiss Type Models for General Spin Spaces and Quadratic Pressure in Ergodic Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -852,230 +852,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENERALIZED CURIE-WEISS MODEL AND QUADRATIC PRESSURE IN ERGODIC THEORY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Leplaideur</w:t>
+                <w:t xml:space="preserve">Generalized Curie-Weiss model and quadratic pressure in Ergodic Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Watbled</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la SMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678176v1</w:t>
+                <w:t xml:space="preserve">hal-03333449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Curie-Weiss model and quadratic pressure in Ergodic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Leplaideur</w:t>
+                <w:t xml:space="preserve">GENERALIZED CURIE-WEISS MODEL AND QUADRATIC PRESSURE IN ERGODIC THEORY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Watbled</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la SMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.197-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24033/bsmf.2779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333449v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRB measures for higher dimensional singular partially hyperbolic attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1122,51 +1122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRB measures for higher dimensional singular partially hyperbolic attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1204,51 +1204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kupka–Smale diffeomorphisms at the boundary of uniform hyperbolicity: a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Lugão Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRB measures for almost Axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (7), pp.2015-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos: Butterflies also Generate Phase Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization, freezing phase transitions and Fibonacci quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,51 +1568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global equilibrium states: Thermodynamic formalism via an inducing scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Research Announcements in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.72-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization, Thermodynamic Formalism and Quasi-Crystals in Subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 321 (1), pp.209-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,64 +1737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Ground States in the Zero Temperature Limit for a One-Parameter Family of Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1835,252 +1835,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR DIMENSION OF GIBBS MEASURES IN HYPERBOLIC DYNAMICS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">THE POTENTIAL POINT OF VIEW FOR RENORMALIZATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Saussol</w:t>
+                <w:t xml:space="preserve">Alexandre Baraviera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (02), pp.1150019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219493712003675⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 12 (04), pp.1250005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219493712500050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996436v1</w:t>
+                <w:t xml:space="preserve">hal-03462642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE POTENTIAL POINT OF VIEW FOR RENORMALIZATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR DIMENSION OF GIBBS MEASURES IN HYPERBOLIC DYNAMICS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Lopes</w:t>
+                <w:t xml:space="preserve">Benoît Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastics and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12 (04), pp.1250005. </w:t>
+              <w:t xml:space="preserve">, 2012, 12 (02), pp.1150019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219493712500050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219493712003675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462642v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic formalism for a family of non-uniformly hyperbolic horseshoes and the unstable Jacobian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (2), pp.423-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium states for partially hyperbolic horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totally dissipative measures for the shift and conformal σ-finite measures for the stable holonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2299,51 +2299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On t -conformal measures and Hausdorff dimension for a family of non-uniformly hyperbolic horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2402,51 +2402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant manifolds and equilibrium states for non-uniformly hyperbolic horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,51 +2493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of the &amp;lt;em&amp;gt;n&amp;lt;/em&amp;gt;th return time for Axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical proof for the convergence of Gibbs measures at temperature zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (6), pp.2847-2880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2674,51 +2674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local product structure for Equilibrium States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 352 (4), pp.1889-1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2752,51 +2752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of SRB-measures for some topologically hyperbolic diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (4), pp.1199-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence d'une mesure de Sinai—Ruelle—Bowen pour des systèmes non uniformément hyperboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2937,124 +2937,262 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chaos, Order, Superconductivity and other freezing phase transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leplaideur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOUPAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IML FAMSI ANU, Apr 2026, Canberra (AU), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">About Thermodynamic Formalism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leplaideur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SOUPAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IML FAMSI ANU, Apr 2026, Canberra (AU), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Limits of equilibrium states for coupled weakly interacting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AustMS25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian mathematical society, Dec 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3064,107 +3202,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Phase Transition and Zero Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, Springer Basel, pp.125-133, 2015, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-0348-0859-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3174,1631 +3312,1631 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the speed of convergence of the pressure function at zero temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing phase transition for the Thue-Morse subshift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of equilibrium states for coupled weakly interacting systems. Application to the measure of maximal entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the selection of subaction and measure for perturbed potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo K Mengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE JACARANDA TREE IS STRONGLY APERIODIC AND HAS ZERO ENTROPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04055327v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear thermodynamical formalism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît R Kloeckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Leplaideur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EASY ISING OR CURIE-WEISS MODEL EXPLAINED TO ERGODICISTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic formalism and Substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRB MEASURES FOR ALMOST AXIOM A DIFFEOMORPHISMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM LOCAL TO GLOBAL EQUILIBRIUM STATES: THERMODYNAMIC FORMALISM VIA AN INDUCING SCHEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854501v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAOS : BUTTERFLIES ALSO GENERATE PHASE TRANSITIONS AND PARALLEL UNIVERSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENORMALIZATION, FREEZING PHASE TRANSITIONS AND FIBONACCI QUASICRYSTALS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic formalism for Lorenz maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilton Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLATNESS IS A CRITERION FOR SELECTION OF MAXIMIZING MEASURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENORMALIZATION, THERMODYNAMIC FORMALISM AND QUASI-CRYSTALS IN SUBSHIFTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528299v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central limit theorem for dimension of Gibbs measures for skew expanding maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization for a Class of Dynamical Systems: some Local and Global Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur O. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00230194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviation for return times in open sets for axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium States for Partially Hyperbolic Horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krerley Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviations for return times in non-rectangle sets for axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birkhoff averages of Poincare cycles for Axiom-A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -R. Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00139410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4866,51 +5004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E2F9133"/>
+    <w:nsid w:val="F0C2201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5097,51 +5235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-leplaideur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3960-3901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442982v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraviera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Ishaq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac4a8b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Watbled" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02579-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2779" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333449v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leplaideur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watbled" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lug&#227;o Rios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa7efc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1299-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2014.21.72" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1651-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110826333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996436v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saussol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712003675" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baraviera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lopes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712500050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709001126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2TGRPZPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02915272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229DFA9CE12F06F067BDC344006250869251C530/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/19/11/009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.13.399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/6/023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADB45BD612AE618A5A08586C468639F83A8FD970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02479-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385704000094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979A1021443A6CD1B2DB2BE77DD509376D5EF447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaud Leplaideur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80231-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BQZSTQ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0859-0_7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922490v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304740v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528280v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo K Mengue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055327v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buzzi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R Kloeckner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429078v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255430v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778407v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854501v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730551v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilton Pinheiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662854v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528299v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441612v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Saussol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202571v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krerley Oliveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193594v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139410v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Chazottes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-leplaideur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3960-3901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717569v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraviera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Ishaq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac4a8b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Watbled" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02579-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leplaideur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watbled" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lug&#227;o Rios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa7efc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1299-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2014.21.72" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1651-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110826333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baraviera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712500050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saussol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712003675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709001126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2TGRPZPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02915272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229DFA9CE12F06F067BDC344006250869251C530/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/19/11/009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.13.399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/6/023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADB45BD612AE618A5A08586C468639F83A8FD970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02479-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385704000094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979A1021443A6CD1B2DB2BE77DD509376D5EF447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaud Leplaideur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80231-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BQZSTQ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0859-0_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo K Mengue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R Kloeckner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854501v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilton Pinheiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528299v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Saussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krerley Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Chazottes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>