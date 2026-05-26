--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -185,301 +185,301 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renormalization operator for substitutions</w:t>
+                <w:t xml:space="preserve">Substreetutions and more on trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bédaride</w:t>
+                <w:t xml:space="preserve">A. Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/afst.1768⟩</w:t>
+              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (9), pp.2399-2453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/etds.2023.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717569v1</w:t>
+                <w:t xml:space="preserve">hal-04442982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substreetutions and more on trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renormalization operator for substitutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bédaride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baraviera</w:t>
+                <w:t xml:space="preserve">Pascal Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (9), pp.2399-2453. </w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.197-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/etds.2023.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/afst.1768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442982v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization operator for substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (1), pp.197-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/afst.1768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120479v1</w:t>
@@ -516,51 +516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.1429-1477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -607,51 +607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An estimation of phase transition *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamsa Ishaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (3), pp.1311-1328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -685,51 +685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENERALIZED CURIE-WEISS POTTS MODELS AND QUADRATIC PRESSURE IN ERGODIC THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -767,51 +767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curie–Weiss Type Models for General Spin Spaces and Quadratic Pressure in Ergodic Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -940,51 +940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GENERALIZED CURIE-WEISS MODEL AND QUADRATIC PRESSURE IN ERGODIC THEORY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1031,51 +1031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRB measures for higher dimensional singular partially hyperbolic attractors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawei Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1204,51 +1204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kupka–Smale diffeomorphisms at the boundary of uniform hyperbolicity: a model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Lugão Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1308,51 +1308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRB measures for almost Axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (7), pp.2015-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaos: Butterflies also Generate Phase Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1477,51 +1477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization, freezing phase transitions and Fibonacci quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,51 +1568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From local to global equilibrium states: Thermodynamic formalism via an inducing scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Research Announcements in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.72-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1659,51 +1659,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization, Thermodynamic Formalism and Quasi-Crystals in Subshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 321 (1), pp.209-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1737,64 +1737,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Ground States in the Zero Temperature Limit for a One-Parameter Family of Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE POTENTIAL POINT OF VIEW FOR RENORMALIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1945,51 +1945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CENTRAL LIMIT THEOREM FOR DIMENSION OF GIBBS MEASURES IN HYPERBOLIC DYNAMICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2036,51 +2036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic formalism for a family of non-uniformly hyperbolic horseshoes and the unstable Jacobian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (2), pp.423-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium states for partially hyperbolic horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2230,51 +2230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totally dissipative measures for the shift and conformal σ-finite measures for the stable holonomies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletim da Sociedade Brasileira de Matemática</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2299,51 +2299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On t -conformal measures and Hausdorff dimension for a family of non-uniformly hyperbolic horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2402,51 +2402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant manifolds and equilibrium states for non-uniformly hyperbolic horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Rios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2493,51 +2493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations of the &amp;lt;em&amp;gt;n&amp;lt;/em&amp;gt;th return time for Axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-René Chazottes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamical proof for the convergence of Gibbs measures at temperature zero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 18 (6), pp.2847-2880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2674,51 +2674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local product structure for Equilibrium States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 352 (4), pp.1889-1912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2752,51 +2752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence of SRB-measures for some topologically hyperbolic diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergodic Theory and Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 24 (4), pp.1199-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2842,51 +2842,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence d'une mesure de Sinai—Ruelle—Bowen pour des systèmes non uniformément hyperboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3115,51 +3115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of equilibrium states for coupled weakly interacting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AustMS25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian mathematical society, Dec 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3216,51 +3216,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About Phase Transition and Zero Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, Springer Basel, pp.125-133, 2015, Springer Proceedings in Mathematics &amp; Statistics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3326,51 +3326,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the speed of convergence of the pressure function at zero temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3388,90 +3388,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing phase transition for the Thue-Morse subshift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bédaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cassaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of equilibrium states for coupled weakly interacting systems. Application to the measure of maximal entropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3551,51 +3551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the selection of subaction and measure for perturbed potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo K Mengue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3639,51 +3639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE JACARANDA TREE IS STRONGLY APERIODIC AND HAS ZERO ENTROPY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3727,51 +3727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît R Kloeckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EASY ISING OR CURIE-WEISS MODEL EXPLAINED TO ERGODICISTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Watbled</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3877,64 +3877,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic formalism and Substitutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bedaride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3965,51 +3965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRB MEASURES FOR ALMOST AXIOM A DIFFEOMORPHISMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4027,51 +4027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FROM LOCAL TO GLOBAL EQUILIBRIUM STATES: THERMODYNAMIC FORMALISM VIA AN INDUCING SCHEME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4089,51 +4089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAOS : BUTTERFLIES ALSO GENERATE PHASE TRANSITIONS AND PARALLEL UNIVERSES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4164,51 +4164,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENORMALIZATION, FREEZING PHASE TRANSITIONS AND FIBONACCI QUASICRYSTALS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4226,51 +4226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic formalism for Lorenz maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vilton Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4301,51 +4301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLATNESS IS A CRITERION FOR SELECTION OF MAXIMIZING MEASURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4376,51 +4376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RENORMALIZATION, THERMODYNAMIC FORMALISM AND QUASI-CRYSTALS IN SUBSHIFTS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk Bruin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4438,51 +4438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central limit theorem for dimension of Gibbs measures for skew expanding maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4526,51 +4526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renormalization for a Class of Dynamical Systems: some Local and Global Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baraviera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur O. Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4601,51 +4601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviation for return times in open sets for axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4676,51 +4676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equilibrium States for Partially Hyperbolic Horseshoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krerley Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large deviations for return times in non-rectangle sets for axiom A diffeomorphisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Leplaideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Saussol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5004,51 +5004,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0C2201D"/>
+    <w:nsid w:val="1A2C1BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5235,51 +5235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-leplaideur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3960-3901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717569v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraviera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.108" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Ishaq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac4a8b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Watbled" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02579-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leplaideur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watbled" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lug&#227;o Rios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa7efc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1299-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2014.21.72" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1651-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110826333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baraviera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712500050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saussol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712003675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709001126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2TGRPZPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02915272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229DFA9CE12F06F067BDC344006250869251C530/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/19/11/009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.13.399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/6/023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADB45BD612AE618A5A08586C468639F83A8FD970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02479-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385704000094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979A1021443A6CD1B2DB2BE77DD509376D5EF447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaud Leplaideur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80231-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BQZSTQ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0859-0_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo K Mengue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R Kloeckner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854501v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilton Pinheiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528299v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Saussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krerley Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Chazottes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-leplaideur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3960-3901" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442982v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraviera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Leplaideur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2023.108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717569v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;daride" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1768" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207112v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Buzzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kloeckner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.192" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsa Ishaq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ac4a8b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545170v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Watbled" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02579-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leplaideur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Watbled" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/bsmf.2779" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawei Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3148" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996433v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Lug&#227;o Rios" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/aa7efc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/etds.2015.4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-015-1299-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2257" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462640v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/era.2014.21.72" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462641v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-012-1651-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110826333" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462642v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baraviera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Lopes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712500050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996436v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Saussol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219493712003675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709001126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2TGRPZPH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996438v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Oliveira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rios" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385709000972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-02915272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462645v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385708000941" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/229DFA9CE12F06F067BDC344006250869251C530/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/19/11/009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462648v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Chazottes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcds.2005.13.399" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462647v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0951-7715/18/6/023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ADB45BD612AE618A5A08586C468639F83A8FD970/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462650v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0002-9947-99-02479-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462649v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0143385704000094" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/979A1021443A6CD1B2DB2BE77DD509376D5EF447/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaud Leplaideur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80231-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BQZSTQ7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508286v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-0348-0859-0_7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922490v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407913v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304740v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo K Mengue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055327v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423121v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buzzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t R Kloeckner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429078v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255430v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bedaride" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F. Alves" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854501v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867920v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730551v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilton Pinheiro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662854v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528299v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Bruin," TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Saussol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230194v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur O. Lopes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202571v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krerley Oliveira" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -R. Chazottes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>