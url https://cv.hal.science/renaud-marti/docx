--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1331,550 +1331,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A snow cover climatology for the Pyrenees from MODIS snow products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Olivier Hagolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ribière</w:t>
+                <w:t xml:space="preserve">Mireille Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Laffly</w:t>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2337-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218974v1</w:t>
+                <w:t xml:space="preserve">hal-01218966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snow cover climatology for the Pyrenees from MODIS snow products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Huc</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
+                <w:t xml:space="preserve">O. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.1773-1795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2337-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218966v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some contributions of remote sensing for orchard irrigation scheduling resulting from the TELERIEG research program in the South-West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre René</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Isbérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colonges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1038, pp.255-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186226v1</w:t>
+                <w:t xml:space="preserve">hal-02601175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some contributions of remote sensing for orchard irrigation scheduling resulting from the TELERIEG research program in the South-West of France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Colonges</w:t>
+                <w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Virlet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre René</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601175v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel futur pour la neige dans le Vicdessos ?</w:t>
               </w:r>
@@ -2270,51 +2270,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBOCARTO: An operational spatial modeling tool to predict Aedes albopictus dynamics and the impact of vector control interventions</w:t>
+                <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
@@ -2328,118 +2328,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catry Thibault</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Aedes albopictus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier; IRD, May 2022, Montpellier, France. pp.31-32</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179272v1</w:t>
+                <w:t xml:space="preserve">hal-04399024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
+                <w:t xml:space="preserve">ARBOCARTO: An operational spatial modeling tool to predict Aedes albopictus dynamics and the impact of vector control interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
@@ -2453,94 +2453,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Besnard</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Aedes albopictus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier; IRD, May 2022, Montpellier, France. pp.31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399024v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05179272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des paysages urbains par approches texturales et apports à la compréhension des mécanismes de transmission de la dengue</w:t>
               </w:r>
@@ -2651,51 +2651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Contributions of Remote Sensing for Orchard Irrigation Scheduling Resulting from the Telerieg Research Program in the South-West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isbérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,64 +3093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P René</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3438,251 +3438,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices spectraux et classifications d'images multispectrales pour la cartographie du risque vectoriel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre moustiques vecteurs et environnement: apport des méthodes de télédétection satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobiniaina Anthonio Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, pp.43-51, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap. 1, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179889v1</w:t>
+                <w:t xml:space="preserve">hal-04379915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre moustiques vecteurs et environnement: apport des méthodes de télédétection satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indices spectraux et classifications d'images multispectrales pour la cartographie du risque vectoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Ed. Quae, pp.43-51, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quae</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04379915v1</w:t>
+                <w:t xml:space="preserve">hal-05179889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbocarto : un modèle mécaniste fondé sur le cycle de vie des moustiques Aedes</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71D017E8"/>
+    <w:nsid w:val="0244E4ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4472,51 +4472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholomee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Alcover Amengual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2337-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewy Ortega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alessandri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Andre-Doucet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crocc.reco-occitanie.org/sante/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholomee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Alcover Amengual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2337-2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewy Ortega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alessandri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Andre-Doucet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crocc.reco-occitanie.org/sante/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>