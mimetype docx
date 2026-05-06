--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -527,697 +527,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Favier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02476511v1</w:t>
+                <w:t xml:space="preserve">hal-02682042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mapping Review on Urban Landscape Factors of Dengue Retrieved from Earth Observation Data, GIS Techniques, and Survey Questionnaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhichao Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">V.R. Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.932. </w:t>
+              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs12060932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682042v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02476511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yves Perrodin</w:t>
+                <w:t xml:space="preserve">Auréa Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201809065⟩</w:t>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02064505v1</w:t>
+                <w:t xml:space="preserve">hal-01959525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la combinaison d’images satellites optique et RADAR dans l’étude des maladies à transmission vectorielle : cas du paludisme à la frontière Guyane française – Brésil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 37, art. no 15027 [32 p. en ligne]. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/confins.15027⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959525v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la Terre pour appréhender spatialement les inégalités de santé : regard historique et prospectif sur l’utilisation de la télédétection dans le domaine de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des sédiments d’un bassin de retenue-décantation des eaux pluviales et éléments pour la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Becouze-Lareure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">D. Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Kassié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Catry</w:t>
+                <w:t xml:space="preserve">Yves Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37, pp.15362. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.65-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/confins.15362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201809065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959541v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping snow depth in open alpine terrain from stereo satellite imagery</w:t>
               </w:r>
@@ -1331,550 +1331,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snow cover climatology for the Pyrenees from MODIS snow products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Hagolle</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Huc</w:t>
+                <w:t xml:space="preserve">O. Ribière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Jarlan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2337-2015⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.1773-1795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218966v1</w:t>
+                <w:t xml:space="preserve">hal-01218974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Ossoue Glacier (French Pyrenees) since the end of the Little Ice Age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A snow cover climatology for the Pyrenees from MODIS snow products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hagolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Mireille Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ribière</w:t>
+                <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Laffly</w:t>
+                <w:t xml:space="preserve">Jean-François Dejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (5), pp.1773-1795. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-9-1773-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2337-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218974v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some contributions of remote sensing for orchard irrigation scheduling resulting from the TELERIEG research program in the South-West of France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laffly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Isbérie</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre René</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208, pp.57-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601175v1</w:t>
+                <w:t xml:space="preserve">hal-01186226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du modèle numérique d'élévation d'un petit glacier de montagne généré à partir d'images stéréoscopiques pléiades : cas du glacier d'Ossoue, Pyrénées françaises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laffly</w:t>
+                <w:t xml:space="preserve">Some contributions of remote sensing for orchard irrigation scheduling resulting from the TELERIEG research program in the South-West of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Isbérie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Regnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Colonges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre René</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Virlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1038, pp.255-262</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186226v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel futur pour la neige dans le Vicdessos ?</w:t>
               </w:r>
@@ -2011,286 +2011,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
+                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catry Thibault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marti</w:t>
+                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMED 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Belem, Brazil. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-3-2024-539-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777792v1</w:t>
+                <w:t xml:space="preserve">ird-04773426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal predictions of mosquito potential breeding sites and densities: integration of satellite imagery, in-situ data, and process-based modeling</w:t>
+                <w:t xml:space="preserve">Analyzing urban landscapes through satellite data to predict abundance of Aedes mosquito breeding sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GEOMED 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Science Institute of Hasselt University, Sep 2024, Hasselt, Belgium. 35 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04773426v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARBOCARTO: an operational spatial modeling tool to predict the dynamics of Aedes mosquito species from weather and environmental variables</w:t>
               </w:r>
@@ -2302,51 +2302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,77 +2427,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Aedes albopictus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Montpellier; IRD, May 2022, Montpellier, France. pp.31-32</w:t>
@@ -2651,51 +2651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Contributions of Remote Sensing for Orchard Irrigation Scheduling Resulting from the Telerieg Research Program in the South-West of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Isbérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,64 +3093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laffly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P René</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3345,51 +3345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbocarto: a mechanistic model based on the life cycle of Aedes mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,294 +3438,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre moustiques vecteurs et environnement: apport des méthodes de télédétection satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indices spectraux et classifications d'images multispectrales pour la cartographie du risque vectoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, Chap. 1, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
+              <w:t xml:space="preserve">, Ed. Quae, pp.43-51, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379915v1</w:t>
+                <w:t xml:space="preserve">hal-05179889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices spectraux et classifications d'images multispectrales pour la cartographie du risque vectoriel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liens entre moustiques vecteurs et environnement: apport des méthodes de télédétection satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Teillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobiniaina Anthonio Rakotoarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, pp.43-51, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chap. 1, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05179889v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbocarto : un modèle mécaniste fondé sur le cycle de vie des moustiques Aedes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3793,51 +3793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticiper la dynamique d'insectes vecteurs dans un contexte de changements environnementaux et climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Demarchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Castets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4241,51 +4241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0244E4ED"/>
+    <w:nsid w:val="CE619C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4472,51 +4472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholomee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Alcover Amengual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218966v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2337-2015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regnard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewy Ortega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379915v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alessandri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Andre-Doucet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crocc.reco-occitanie.org/sante/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01540865v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016TOU20024" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018929v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombine Bartholomee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fournet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Alcover Amengual" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bourquia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.641" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662780v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-024-00378-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02682042v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12060932" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;a Pottier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Becouze-Lareure" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201809065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berthier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pinel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Houet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-10-1361-2016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218974v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laffly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1773-2015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2337-2015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186226v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ren&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.107" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601175v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isb&#233;rie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Regnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colonges" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Virlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Szczypta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04773426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Demarchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-3-2024-539-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Castets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Besnard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demagistri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labbe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jolivot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Njike" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kerr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouviaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52004/2054930X-202500S1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008859v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewy Ortega" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ren&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316981v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179889v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379915v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fournet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179896v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178965v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baldet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Alessandri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Andre-Doucet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Atti&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crocc.reco-occitanie.org/sante/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600930v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Labb&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lebourgeois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>