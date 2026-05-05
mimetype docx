--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud METZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, habilité à diriger des recherchesMr. Metz Renaud - Numen: 10S9702306OGV   Date de naissance : 25 Mai 1965		Grade : MCF HDR		Marié :	3 enfantsÉtablissement d’affectation : Université Claude Bernard – Lyon1Habilitation à Diriger des Recherches (HDR) : Maîtrise de la chaîne conduisant du précurseur au matériau et à sa fonction électro-céramique (21/12/2000)Publications indexées (ISSN-DOI) : 65 ; Communications & Proceedings non indexés : 66 ; Brevets étendus internationalement : 5 dont 1 qui a été exploité industriellement ; Direction de thèse : 5 ; Master II : 10 ; Stages Postdoctoraux : 3 ; ANR (coordinateur) : Eco-parafoudre ; Collaborations internationales : Inde, Venezuela, Algérie et Liban (h-index ~ 31, Research Gate) ; SNESUP depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise technique et environnementale de l'ensemble de la chaîne conduisant des matières premières au matériau et à sa fonction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the percolation threshold study of Silicon carbide filled polydimethylsiloxane composites used for field grading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (14), pp.1689-1693. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241246615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Percolation Threshold Study of Silicon Carbide Filled Polydimethylsiloxane Composites Used For Field Grading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Merini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.5297-5305. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12633-023-02424-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy/graphite nanocomposites as dielectric resins with enhanced thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104 (6), pp.3969-3982. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-022-01595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear field dependent conductivity dielectrics made of graphite nanoplatelets filled composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.129611. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite nanoplatelets filled silicone composites with novel electrical and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (22), pp.26608-26619. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-021-07037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of nonlinear parameters on the efficiency of resistive field grading tube for cable termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2413. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling zinc oxide varistor blocks for electro-active silicone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Phou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.274-281. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.12637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano-modified SiO2/Al2O3 mixed-matrix micro-composite fillers on thermal, mechanical, and tribological properties of epoxy polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivan Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Azeez Peer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite Nanoplatelets Composite Materials: Role of the Epoxy-System in the Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msce.2015.35009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of nanocomposites made of thermally conductive graphite nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (6), pp.1226-1232. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0733-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-ideal Nonlinear Electrical Behavior of Polycrystalline SnO2 Ceramic Varistors Doped with SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Mahesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1411-1418. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-014-3035-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano/micro-mixed ceramic fillers on the dielectric and thermal properties of epoxy polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishnan S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudha J.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.240-248. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Model of the Thermal Oxidation of Indium Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.77:1-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-011-9269-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Medium Surge Arresters in the Context of Size-Reduction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.216. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2011.00411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Monte Carlo simulations of interfacial films in ZnO-Bi2O3 ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.597-604. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full transition from metal to ceramic by direct oxidation of metallic cobalt powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morel Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananthakumar S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct oxidation route from metal to ceramic: Study on cobalt oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lithium oxide on the threshold field of ZnO varistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1385. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical barriers formation at the grain boundaries of Co-doped SnO2 varistor ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.7. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete oxidation of zinc powder. Validation of kinetics models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-008-9099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular phases in electroceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C1), pp.C1-1003-C1-1008. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19901156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic school on dielectrics, Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nothinger Petru, Sep 2023, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC/DC medium voltage bushing simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Reboul, Jul 2023, Cherbourg (50100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Nonlinear Resistive Field Grading Materials on Medium Voltage Bushing by Finite Element Modeling (Flux 2D) vs Experimental Partial Discharge Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics 6th to 31st July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reused MOV for Non Linear Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Zinc Oxide Varistor Blocks for Electro-active Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of Epoxy Dielectrics through Interfacial Engineering via Multifunctional Co-fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nano Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chandigarh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of oxygen diffusion in a ZnO - based commercial varistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Claret Soares Sabioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Márcio J.M. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Huntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEVENTH INTERNATIONAL CONFERENCE ON DIFFUSION IN MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Spain. pp.7, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.289-292.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo cinetico para el proceso de oxidacion del zinc a altas temperaturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX1 Reunion Bienal de la RSED, Toledo, 9-14 Septembre 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Toledo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de varistances SnO2 par le procédé ODAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau de répartition de champ électrique, son procédé de fabrication et dispositif comprenant un tel matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP 3 312 226 A1. L2C:18-346. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxydes de métaux tel que l'étain, en particulier pour les varistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50204. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxyde de métaux, notamment d'oxyde d'étain, en particulier pour les variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50203. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Electricity Distribution Network Equipment (2015): Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdhad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978- 1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Electricity Distribution Network Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco- friendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2014, 978-1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud METZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, habilité à diriger des recherchesMr. Metz Renaud - Numen: 10S9702306OGV   Date de naissance : 25 Mai 1965		Grade : MCF HDR		Marié :	3 enfantsÉtablissement d’affectation : Université Claude Bernard – Lyon1Habilitation à Diriger des Recherches (HDR) : Maîtrise de la chaîne conduisant du précurseur au matériau et à sa fonction électro-céramique (21/12/2000)Publications indexées (ISSN-DOI) : 65 ; Communications & Proceedings non indexés : 66 ; Brevets étendus internationalement : 5 dont 1 qui a été exploité industriellement ; Direction de thèse : 5 ; Master II : 10 ; Stages Postdoctoraux : 3 ; ANR (coordinateur) : Eco-parafoudre ; Collaborations internationales : Inde, Venezuela, Algérie et Liban (h-index ~ 31, Research Gate) ; SNESUP depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise technique et environnementale de l'ensemble de la chaîne conduisant des matières premières au matériau et à sa fonction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the percolation threshold study of Silicon carbide filled polydimethylsiloxane composites used for field grading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (14), pp.1689-1693. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241246615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Percolation Threshold Study of Silicon Carbide Filled Polydimethylsiloxane Composites Used For Field Grading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Merini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.5297-5305. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12633-023-02424-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy/graphite nanocomposites as dielectric resins with enhanced thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104 (6), pp.3969-3982. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-022-01595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear field dependent conductivity dielectrics made of graphite nanoplatelets filled composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.129611. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite nanoplatelets filled silicone composites with novel electrical and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (22), pp.26608-26619. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-021-07037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of nonlinear parameters on the efficiency of resistive field grading tube for cable termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2413. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling zinc oxide varistor blocks for electro-active silicone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Phou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.274-281. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.12637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano-modified SiO2/Al2O3 mixed-matrix micro-composite fillers on thermal, mechanical, and tribological properties of epoxy polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivan Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Azeez Peer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite Nanoplatelets Composite Materials: Role of the Epoxy-System in the Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msce.2015.35009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-ideal Nonlinear Electrical Behavior of Polycrystalline SnO2 Ceramic Varistors Doped with SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Mahesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1411-1418. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-014-3035-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of nanocomposites made of thermally conductive graphite nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (6), pp.1226-1232. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0733-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano/micro-mixed ceramic fillers on the dielectric and thermal properties of epoxy polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishnan S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudha J.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.240-248. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Model of the Thermal Oxidation of Indium Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.77:1-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-011-9269-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Monte Carlo simulations of interfacial films in ZnO-Bi2O3 ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.597-604. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Medium Surge Arresters in the Context of Size-Reduction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.216. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2011.00411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full transition from metal to ceramic by direct oxidation of metallic cobalt powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morel Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananthakumar S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct oxidation route from metal to ceramic: Study on cobalt oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lithium oxide on the threshold field of ZnO varistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1385. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical barriers formation at the grain boundaries of Co-doped SnO2 varistor ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.7. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete oxidation of zinc powder. Validation of kinetics models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-008-9099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular phases in electroceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C1), pp.C1-1003-C1-1008. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19901156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC/DC medium voltage bushing simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Reboul, Jul 2023, Cherbourg (50100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic school on dielectrics, Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nothinger Petru, Sep 2023, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Nonlinear Resistive Field Grading Materials on Medium Voltage Bushing by Finite Element Modeling (Flux 2D) vs Experimental Partial Discharge Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics 6th to 31st July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Zinc Oxide Varistor Blocks for Electro-active Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reused MOV for Non Linear Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of Epoxy Dielectrics through Interfacial Engineering via Multifunctional Co-fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nano Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chandigarh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of oxygen diffusion in a ZnO - based commercial varistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Claret Soares Sabioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Márcio J.M. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Huntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEVENTH INTERNATIONAL CONFERENCE ON DIFFUSION IN MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Spain. pp.7, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.289-292.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo cinetico para el proceso de oxidacion del zinc a altas temperaturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX1 Reunion Bienal de la RSED, Toledo, 9-14 Septembre 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Toledo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de varistances SnO2 par le procédé ODAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau de répartition de champ électrique, son procédé de fabrication et dispositif comprenant un tel matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP 3 312 226 A1. L2C:18-346. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxydes de métaux tel que l'étain, en particulier pour les varistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50204. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxyde de métaux, notamment d'oxyde d'étain, en particulier pour les variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50203. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Electricity Distribution Network Equipment (2015): Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdhad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978- 1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Electricity Distribution Network Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco- friendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2014, 978-1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723750v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241246615" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02424-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Atencio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-022-01595-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07037-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassanzadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007329" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boudehen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivan Vaisakh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Azeez Peer Mohammed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tortorici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.35009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0733-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Mahesh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3035-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vaisakh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnan S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha J.D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQRW13K2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9269-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q152HB36-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2011.00411.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F514VMMW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP5MS47-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Jonathan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delalu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthakumar S" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9FQZV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KTMW2S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Houabes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DZXG5F4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Koumeir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9RPQND-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-008-9099-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2G6N6K9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99AB54E5383A177F9108BF6566DCC6B6303411A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merini Seddam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Metz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassanzadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Claret Soares Sabioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M&#225;rcio J.M. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.339" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Elkhatib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puyane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdhad Hassanzadeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723750v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241246615" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02424-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Atencio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-022-01595-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07037-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassanzadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007329" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boudehen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivan Vaisakh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Azeez Peer Mohammed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tortorici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.35009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Mahesh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3035-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0733-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vaisakh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnan S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha J.D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQRW13K2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9269-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q152HB36-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP5MS47-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2011.00411.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F514VMMW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Jonathan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delalu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthakumar S" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9FQZV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KTMW2S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Houabes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DZXG5F4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Koumeir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9RPQND-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-008-9099-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2G6N6K9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99AB54E5383A177F9108BF6566DCC6B6303411A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merini Seddam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Metz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassanzadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547635" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Claret Soares Sabioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M&#225;rcio J.M. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.339" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Elkhatib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puyane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdhad Hassanzadeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>