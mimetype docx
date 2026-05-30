--- v1 (2026-05-05)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud METZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, habilité à diriger des recherchesMr. Metz Renaud - Numen: 10S9702306OGV   Date de naissance : 25 Mai 1965		Grade : MCF HDR		Marié :	3 enfantsÉtablissement d’affectation : Université Claude Bernard – Lyon1Habilitation à Diriger des Recherches (HDR) : Maîtrise de la chaîne conduisant du précurseur au matériau et à sa fonction électro-céramique (21/12/2000)Publications indexées (ISSN-DOI) : 65 ; Communications & Proceedings non indexés : 66 ; Brevets étendus internationalement : 5 dont 1 qui a été exploité industriellement ; Direction de thèse : 5 ; Master II : 10 ; Stages Postdoctoraux : 3 ; ANR (coordinateur) : Eco-parafoudre ; Collaborations internationales : Inde, Venezuela, Algérie et Liban (h-index ~ 31, Research Gate) ; SNESUP depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise technique et environnementale de l'ensemble de la chaîne conduisant des matières premières au matériau et à sa fonction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the percolation threshold study of Silicon carbide filled polydimethylsiloxane composites used for field grading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (14), pp.1689-1693. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241246615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Percolation Threshold Study of Silicon Carbide Filled Polydimethylsiloxane Composites Used For Field Grading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Merini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.5297-5305. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12633-023-02424-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy/graphite nanocomposites as dielectric resins with enhanced thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104 (6), pp.3969-3982. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-022-01595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear field dependent conductivity dielectrics made of graphite nanoplatelets filled composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.129611. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite nanoplatelets filled silicone composites with novel electrical and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (22), pp.26608-26619. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-021-07037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of nonlinear parameters on the efficiency of resistive field grading tube for cable termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2413. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling zinc oxide varistor blocks for electro-active silicone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Phou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.274-281. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.12637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano-modified SiO2/Al2O3 mixed-matrix micro-composite fillers on thermal, mechanical, and tribological properties of epoxy polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivan Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Azeez Peer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite Nanoplatelets Composite Materials: Role of the Epoxy-System in the Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msce.2015.35009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-ideal Nonlinear Electrical Behavior of Polycrystalline SnO2 Ceramic Varistors Doped with SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Mahesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1411-1418. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-014-3035-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of nanocomposites made of thermally conductive graphite nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (6), pp.1226-1232. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0733-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano/micro-mixed ceramic fillers on the dielectric and thermal properties of epoxy polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishnan S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudha J.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.240-248. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Model of the Thermal Oxidation of Indium Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.77:1-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-011-9269-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Monte Carlo simulations of interfacial films in ZnO-Bi2O3 ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.597-604. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Medium Surge Arresters in the Context of Size-Reduction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.216. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2011.00411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full transition from metal to ceramic by direct oxidation of metallic cobalt powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morel Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananthakumar S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct oxidation route from metal to ceramic: Study on cobalt oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lithium oxide on the threshold field of ZnO varistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1385. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical barriers formation at the grain boundaries of Co-doped SnO2 varistor ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.7. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete oxidation of zinc powder. Validation of kinetics models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-008-9099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular phases in electroceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C1), pp.C1-1003-C1-1008. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19901156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC/DC medium voltage bushing simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Reboul, Jul 2023, Cherbourg (50100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic school on dielectrics, Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nothinger Petru, Sep 2023, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Nonlinear Resistive Field Grading Materials on Medium Voltage Bushing by Finite Element Modeling (Flux 2D) vs Experimental Partial Discharge Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics 6th to 31st July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Zinc Oxide Varistor Blocks for Electro-active Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reused MOV for Non Linear Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of Epoxy Dielectrics through Interfacial Engineering via Multifunctional Co-fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nano Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chandigarh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of oxygen diffusion in a ZnO - based commercial varistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Claret Soares Sabioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Márcio J.M. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Huntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEVENTH INTERNATIONAL CONFERENCE ON DIFFUSION IN MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Spain. pp.7, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.289-292.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo cinetico para el proceso de oxidacion del zinc a altas temperaturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX1 Reunion Bienal de la RSED, Toledo, 9-14 Septembre 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Toledo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de varistances SnO2 par le procédé ODAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau de répartition de champ électrique, son procédé de fabrication et dispositif comprenant un tel matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP 3 312 226 A1. L2C:18-346. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxydes de métaux tel que l'étain, en particulier pour les varistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50204. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxyde de métaux, notamment d'oxyde d'étain, en particulier pour les variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50203. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Electricity Distribution Network Equipment (2015): Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdhad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978- 1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Electricity Distribution Network Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco- friendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2014, 978-1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud METZ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, habilité à diriger des recherchesMr. Metz Renaud - Numen: 10S9702306OGV   Date de naissance : 25 Mai 1965		Grade : MCF HDR		Marié :	3 enfantsÉtablissement d’affectation : Université Claude Bernard – Lyon1Habilitation à Diriger des Recherches (HDR) : Maîtrise de la chaîne conduisant du précurseur au matériau et à sa fonction électro-céramique (21/12/2000)Publications indexées (ISSN-DOI) : 65 ; Communications & Proceedings non indexés : 66 ; Brevets étendus internationalement : 5 dont 1 qui a été exploité industriellement ; Direction de thèse : 5 ; Master II : 10 ; Stages Postdoctoraux : 3 ; ANR (coordinateur) : Eco-parafoudre ; Collaborations internationales : Inde, Venezuela, Algérie et Liban (h-index ~ 31, Research Gate) ; SNESUP depuis 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtrise technique et environnementale de l'ensemble de la chaîne conduisant des matières premières au matériau et à sa fonction.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the percolation threshold study of Silicon carbide filled polydimethylsiloxane composites used for field grading application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (14), pp.1689-1693. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219983241246615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Percolation Threshold Study of Silicon Carbide Filled Polydimethylsiloxane Composites Used For Field Grading Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hocine Merini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15, pp.5297-5305. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12633-023-02424-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy/graphite nanocomposites as dielectric resins with enhanced thermal conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinaldo Atencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 104 (6), pp.3969-3982. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00202-022-01595-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear field dependent conductivity dielectrics made of graphite nanoplatelets filled composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Le Parc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 292, pp.129611. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2021.129611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite nanoplatelets filled silicone composites with novel electrical and dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (22), pp.26608-26619. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-021-07037-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of nonlinear parameters on the efficiency of resistive field grading tube for cable termination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chambard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.2413. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01948521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling zinc oxide varistor blocks for electro-active silicone composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ty Phou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.274-281. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijac.12637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano-modified SiO2/Al2O3 mixed-matrix micro-composite fillers on thermal, mechanical, and tribological properties of epoxy polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivan Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Azeez Peer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tortorici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (7), pp.905-914. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Nanotubes-Epoxy Composites: The role of acid treatment in Thermal and Electrical Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Aznar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Heat Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1521-0480. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08916152.2016.1161675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphite Nanoplatelets Composite Materials: Role of the Epoxy-System in the Thermal Conductivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurayni Diaz-Chacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dieudonne-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msce.2015.35009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of nanocomposites made of thermally conductive graphite nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bantignies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (6), pp.1226-1232. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-014-0733-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-ideal Nonlinear Electrical Behavior of Polycrystalline SnO2 Ceramic Varistors Doped with SiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.V. Mahesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (5), pp.1411-1418. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11664-014-3035-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nano/micro-mixed ceramic fillers on the dielectric and thermal properties of epoxy polymer composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.S. Vaisakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramakrishnan S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudha J.D.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25, pp.240-248. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.3230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics Model of the Thermal Oxidation of Indium Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.77:1-7. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-011-9269-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Medium Surge Arresters in the Context of Size-Reduction Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.216. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2011.00411.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscopic Monte Carlo simulations of interfacial films in ZnO-Bi2O3 ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Coasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31, pp.597-604. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.10.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full transition from metal to ceramic by direct oxidation of metallic cobalt powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morel Jonathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananthakumar S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.8. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of lithium oxide on the threshold field of ZnO varistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1385. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2008.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct oxidation route from metal to ceramic: Study on cobalt oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Delalu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ananthakumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2009.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical barriers formation at the grain boundaries of Co-doped SnO2 varistor ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diala Koumeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pansiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.7. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2007.05.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complete oxidation of zinc powder. Validation of kinetics models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidation of Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11085-008-9099-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intergranular phases in electroceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Brieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 51 (C1), pp.C1-1003-C1-1008. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:19901156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00230252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thematic school on dielectrics, Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nothinger Petru, Sep 2023, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AC/DC medium voltage bushing simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française d’Electrostatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Michel Reboul, Jul 2023, Cherbourg (50100), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefit of Nonlinear Resistive Field Grading Materials on Medium Voltage Bushing by Finite Element Modeling (Flux 2D) vs Experimental Partial Discharge Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2020 International Conference on Dielectrics 6th to 31st July</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reused MOV for Non Linear Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Boudehen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Dielectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling Zinc Oxide Varistor Blocks for Electro-active Silicone Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Dielectrics (ICD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICD.2016.7547635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of Epoxy Dielectrics through Interfacial Engineering via Multifunctional Co-fillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nano Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Chandigarh, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First study of oxygen diffusion in a ZnO - based commercial varistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Claret Soares Sabioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Márcio J.M. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Huntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEVENTH INTERNATIONAL CONFERENCE ON DIFFUSION IN MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Spain. pp.7, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/DDF.289-292.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelo cinetico para el proceso de oxidacion del zinc a altas temperaturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX1 Reunion Bienal de la RSED, Toledo, 9-14 Septembre 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Toledo, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de varistances SnO2 par le procédé ODAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Houabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MGE2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the non-linear field grading for medium voltage equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merini Seddam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiscale modelling of dielectric materials and related structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériau de répartition de champ électrique, son procédé de fabrication et dispositif comprenant un tel matériau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région indéterminée, N° de brevet: EP 3 312 226 A1. L2C:18-346. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxydes de métaux tel que l'étain, en particulier pour les varistances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50204. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de céramiques semi-conductrices constituées d'oxyde de métaux, notamment d'oxyde d'étain, en particulier pour les variances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Puyane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 05-50203. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecodesign of Electricity Distribution Network Equipment (2015): Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merdhad Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecofriendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978- 1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-design of Electricity Distribution Network Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco- friendly innovations in electricity transmission and distribution networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.350, 2014, 978-1-78242-010-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723750v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241246615" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02424-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Atencio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-022-01595-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07037-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassanzadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007329" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boudehen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivan Vaisakh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Azeez Peer Mohammed" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tortorici" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3747" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.35009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968930v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Mahesh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3035-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0733-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vaisakh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnan S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha J.D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQRW13K2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9269-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q152HB36-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591850v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP5MS47-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2011.00411.x" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F514VMMW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Jonathan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delalu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthakumar S" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9FQZV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.06.006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KTMW2S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Houabes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.07.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DZXG5F4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Koumeir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9RPQND-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-008-9099-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2G6N6K9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99AB54E5383A177F9108BF6566DCC6B6303411A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887564v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merini Seddam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887554v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Metz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassanzadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547635" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Claret Soares Sabioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M&#225;rcio J.M. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.339" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Elkhatib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puyane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdhad Hassanzadeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723750v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Metz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Hassanzadeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219983241246615" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118312v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Merini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12633-023-02424-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723736v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurayni Diaz-Chacon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinaldo Atencio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonne-George" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-022-01595-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dominguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Parc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2021.129611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419440v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Prevot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-021-07037-4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948521v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chambard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassanzadeh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Castellon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007329" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517065v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Boudehen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ty Phou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.12637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158708v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivan Vaisakh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Azeez Peer Mohammed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tortorici" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Aznar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ananthakumar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08916152.2016.1161675" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msce.2015.35009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996082v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-014-0733-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968930v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.V. Mahesh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-014-3035-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968946v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Vaisakh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramakrishnan S." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudha J.D." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3230" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CQRW13K2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968919v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-011-9269-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q152HB36-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968915v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2011.00411.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F514VMMW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591850v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.10.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRP5MS47-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morel Jonathan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delalu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananthakumar S" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.10.010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9FQZV83-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Houabes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2008.07.009" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DZXG5F4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2009.06.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3KTMW2S4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350362v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diala Koumeir" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pansiot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2007.05.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV9RPQND-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348071v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sanchez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-008-9099-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S2G6N6K9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230252v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Legros" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19901156" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F99AB54E5383A177F9108BF6566DCC6B6303411A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887554v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merini Seddam" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887564v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Metz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hassanzadeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940153v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435947v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD.2016.7547635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350412v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Claret Soares Sabioni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio M&#225;rcio J.M. Daniel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Huntz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/DDF.289-292.339" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350370v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duclos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Elkhatib" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118399v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940130v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Machado" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Puyane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887547v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merdhad Hassanzadeh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054398v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>