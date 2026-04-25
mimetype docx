--- v0 (2026-03-30)
+++ v1 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Payre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">renaud-payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0782-1368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069521093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi ma </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géomètres de la sphère administrative : socio-histoire d’un mouvement réformateur internationalisé dans l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, "Circulation des modèles d’administration", pp.133-146. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des routes intermunicipales : réseaux de villes et configurations circulatoires (1913-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (21), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, une ville centriste toujours à droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Terrains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République mondiale de l’administration ? Circulations internationales, sciences de gouvernement et réforme administrative (1910-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.231.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discret retour de Chicago. Villes, communautés locales et nouvelles perspectives sur le pouvoir urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100-101, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.100.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tout petit monde des politiques urbaines européennes. Réseaux de villes et métiers urbains de l'Europe : le cas du CCRE et d'Eurocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of being connected : city networks and urban government, Lyon and Eurocities (1990-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (2), pp.260-280. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités électorales et temporalités décisionnelles : du rapport au temps des élus à une sociologie des leaderships spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2006.1354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au parlement : longévité des eurodéputés et institutionnalisation de l'arène parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.69-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat vu d'en haut : la réforme de l'Etat au sein des espaces internationaux de la science administrative dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.120.0651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et élection : les impératifs de la gestion publique dans la codification temporelle des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2005.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade de l'expérience : une incertaine science communale et la question de l'institutionnalisation disciplinaire des savoirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.012.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité parlementaire aux Etats-Unis : ' Throw the bums out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un savoir &amp;quot;scientifique, utilitaire et vulgarisateur&amp;quot; : la ville de la vie urbaine, objet de science et objet de réforme (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préfecture de la Seine comme 'clearing house' municipal (1919-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für europäische Verwaltungsgeschichte : JEV = Annuaire d'histoire administrative européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.89- 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de constitution d'une science de gouvernement municipal : la vie communale et départementale (1923-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.201- 218. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désillusions réformatrices : le thème de la réforme municipale dans la France de l'après-Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.593- 602. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.108.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits savants du politique : des mises en forme savante du politique à la formation de sciences de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanneuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.195- 200. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science that never was : 'communal science' in France (1913-1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.529- 547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipalités de tous pays, unissez vous ! L'Union Internationale des Villes ou l'Internationale municipale (1913-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amministrare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXX (1-2), pp.217-239. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1442/1410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159, 2025, Au fil du débat, 978-2-7013-2317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politique(s) : le temps dans l'action politique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.240, 2018, Ouvertures politiques, 978-2-8073-2196-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande école de la cité : Sciences po Lyon, 70 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.151, 2018, 978-2-917659-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301, 2016, Cities series, 978-1-78471-989-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2013, Repères, 9782707160249. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.payre.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox Populy : radiographie du vote lyonnais à la Présidentielle de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.159, 2013, 978-2-917659-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement : circulation(s), traduction(s), réception(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.190, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science communale ? Réseaux réformateurs et municipalité providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.309, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socio-History of Public Policy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sager, Fritz; Mavrot, Céline; Keiser, Lael R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Public Policy Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-251, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire politique du premier vingtième siècle [Postface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Mistral, militant révolutionnaire : parcours d'un maire modernisateur du premier XXe siècle [Ouvrage de Nicole Salat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.287-294, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sócio-história da ação pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porto de Oliveira, Osmany; Hassenteufel, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escola Nacional de Administração Pública (Enap)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-50, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-108, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Hôtel de Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path to public policy analysis : an 'administrative science' between reform and academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpern, Charlotte ; Hassenteufel, Patrick ; Zittoun, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.31-46, 2018, International library of policy analysis, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politistes en campagne : les savoirs académiques à l’épreuve de l’élection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque, Sandrine ; Taiclet, Anne-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la conquête des villes : sociologie politique des élections municipales de 2014 en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.291-297, 2018, Espaces politiques, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.21513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Municipalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps, marqueur de l’autonomisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marrel, Guillaume; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politiques(s) : le temps dans l’action politique collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, pp.5-21, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.deze.2018.01.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme de la comparaison : retour sur la catégorie de 'gouvernement local' à travers les échanges franco-britanniques de la première moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protière, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre critique du Droit : mélanges en l'honneur du professeur Claude Journès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Épitoge, pp.315-328, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les intérêts urbains pour penser le gouvernement de la ville : groupes d'intérêt, autonomisation du politique et genèse d'une sociologie de l'action publique urbaine (des années 1930 aux années 1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadiou, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.41-56, 2016, Droit et société. Recherches et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socialisme à l’épreuve de la ville : autour de la contribution de réformateurs municipalistes à la production de sciences de gouvernement (France des années dix aux années trente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.551-562, 2015, Hors collection, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du débat entre Patrick Boucheron & Corey Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice de la peur : usages politique d'une émotion / Patrick Boucheron &amp; Corey Robin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.7-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans les réseaux de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.330-333, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence contre la politique : milieu administratif et élaboration des savoirs légitimes de l'administration dans la France du second XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloye, Yves ; Ihl, Olivier ; Joignant, Alfredo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner par la science : perspectives comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.25-40, 2013, Libres cours. Politique, 978-2-7061-1807-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de Gand et l'avènement d'un municipalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.35-39, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon et les sciences de gouvernement en Europe au coeur de l'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.161-167, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs de gouvernement en circulation(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement. Circulations, traductions, réceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.8-19, 2013, Politiques comparées, 978-2-7178-6516-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circolazioni transnazionali e welfare municipale (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marucco, Dora ; Accornero, Cristina ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino città internazionale : storia di una vocazione europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli ed., pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences po, pp.40-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace des circulations : la fabrique transnationale des sciences administratives (années 1910-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier,Pascale ; Audren,Frédéric ; Napoli,Paolo ; Vogel,Jakob ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.283-306, 2011, Publications du Centre universitaire de recherches administratives et politiques de Picardie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de science politique : des savoirs pour l'action politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec, Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études de sciences : pour une réflexivité institutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutionnalisations improbables : une sociologie historique prospective des sciences du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buton, François; Mariot, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et méthodes de la socio-histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.69-86, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Governing science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iriye, Akira; Saunier, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The [Palgrave] dictionary of transnational history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.466-470, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city in the world of cities : Lyon and municipal associations in the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shane Ewen and Pierre-Yves Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Another Global City. Historical Explorations into the Transnational Municipal Moment 1850-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.69-85, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline; Muller, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po. 2e éd. rev. et corr., Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Inéligibilité ; Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 439-442, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inéligibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.439-442, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86-93, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La riforma municipale in Francia tra le due guerre mondiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dogliani, Patrizia;Gaspari, Oscar;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europa dei comuni : origini e sviluppo del movimento comunale europeo dalla fine dell'Ottocento al secondo dopoguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école du gouvernement municipal : les congrès de l'Union Internationale des Villes de Gand 1913 à Genève 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pollet, Gilles;Dumons, Bruno;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer la ville en Europe: XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible non institutionnalisé : sociohistoire de la 'science communale' (1900-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;Voutat, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la science politique : pour une analyse socio-historique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, (Chap. 10)-, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un municipalisme européen ? Circulation d'innovations et gouvernement des villes dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre politique et gouvernement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Lumière - Lyon II, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Payre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">renaud-payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0782-1368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069521093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi ma </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géomètres de la sphère administrative : socio-histoire d’un mouvement réformateur internationalisé dans l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, "Circulation des modèles d’administration", pp.133-146. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des routes intermunicipales : réseaux de villes et configurations circulatoires (1913-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (21), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, une ville centriste toujours à droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Terrains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République mondiale de l’administration ? Circulations internationales, sciences de gouvernement et réforme administrative (1910-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.231.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discret retour de Chicago. Villes, communautés locales et nouvelles perspectives sur le pouvoir urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100-101, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.100.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tout petit monde des politiques urbaines européennes. Réseaux de villes et métiers urbains de l'Europe : le cas du CCRE et d'Eurocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of being connected : city networks and urban government, Lyon and Eurocities (1990-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (2), pp.260-280. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat vu d'en haut : la réforme de l'Etat au sein des espaces internationaux de la science administrative dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.120.0651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au parlement : longévité des eurodéputés et institutionnalisation de l'arène parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.69-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités électorales et temporalités décisionnelles : du rapport au temps des élus à une sociologie des leaderships spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2006.1354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité parlementaire aux Etats-Unis : ' Throw the bums out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade de l'expérience : une incertaine science communale et la question de l'institutionnalisation disciplinaire des savoirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.012.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un savoir &amp;quot;scientifique, utilitaire et vulgarisateur&amp;quot; : la ville de la vie urbaine, objet de science et objet de réforme (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et élection : les impératifs de la gestion publique dans la codification temporelle des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2005.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désillusions réformatrices : le thème de la réforme municipale dans la France de l'après-Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.593- 602. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.108.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de constitution d'une science de gouvernement municipal : la vie communale et départementale (1923-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.201- 218. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits savants du politique : des mises en forme savante du politique à la formation de sciences de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanneuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.195- 200. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préfecture de la Seine comme 'clearing house' municipal (1919-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für europäische Verwaltungsgeschichte : JEV = Annuaire d'histoire administrative européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.89- 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science that never was : 'communal science' in France (1913-1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.529- 547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipalités de tous pays, unissez vous ! L'Union Internationale des Villes ou l'Internationale municipale (1913-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amministrare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXX (1-2), pp.217-239. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1442/1410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159, 2025, Au fil du débat, 978-2-7013-2317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politique(s) : le temps dans l'action politique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.240, 2018, Ouvertures politiques, 978-2-8073-2196-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande école de la cité : Sciences po Lyon, 70 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.151, 2018, 978-2-917659-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301, 2016, Cities series, 978-1-78471-989-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox Populy : radiographie du vote lyonnais à la Présidentielle de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.159, 2013, 978-2-917659-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2013, Repères, 9782707160249. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.payre.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement : circulation(s), traduction(s), réception(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.190, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science communale ? Réseaux réformateurs et municipalité providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.309, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socio-History of Public Policy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sager, Fritz; Mavrot, Céline; Keiser, Lael R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Public Policy Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-251, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire politique du premier vingtième siècle [Postface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Mistral, militant révolutionnaire : parcours d'un maire modernisateur du premier XXe siècle [Ouvrage de Nicole Salat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.287-294, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sócio-história da ação pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porto de Oliveira, Osmany; Hassenteufel, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escola Nacional de Administração Pública (Enap)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-50, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-108, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politistes en campagne : les savoirs académiques à l’épreuve de l’élection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque, Sandrine ; Taiclet, Anne-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la conquête des villes : sociologie politique des élections municipales de 2014 en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.291-297, 2018, Espaces politiques, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.21513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Municipalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path to public policy analysis : an 'administrative science' between reform and academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpern, Charlotte ; Hassenteufel, Patrick ; Zittoun, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.31-46, 2018, International library of policy analysis, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps, marqueur de l’autonomisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marrel, Guillaume; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politiques(s) : le temps dans l’action politique collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, pp.5-21, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.deze.2018.01.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Hôtel de Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme de la comparaison : retour sur la catégorie de 'gouvernement local' à travers les échanges franco-britanniques de la première moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protière, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre critique du Droit : mélanges en l'honneur du professeur Claude Journès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Épitoge, pp.315-328, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les intérêts urbains pour penser le gouvernement de la ville : groupes d'intérêt, autonomisation du politique et genèse d'une sociologie de l'action publique urbaine (des années 1930 aux années 1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadiou, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.41-56, 2016, Droit et société. Recherches et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du débat entre Patrick Boucheron & Corey Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice de la peur : usages politique d'une émotion / Patrick Boucheron &amp; Corey Robin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.7-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socialisme à l’épreuve de la ville : autour de la contribution de réformateurs municipalistes à la production de sciences de gouvernement (France des années dix aux années trente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.551-562, 2015, Hors collection, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de Gand et l'avènement d'un municipalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.35-39, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans les réseaux de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.330-333, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence contre la politique : milieu administratif et élaboration des savoirs légitimes de l'administration dans la France du second XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloye, Yves ; Ihl, Olivier ; Joignant, Alfredo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner par la science : perspectives comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.25-40, 2013, Libres cours. Politique, 978-2-7061-1807-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon et les sciences de gouvernement en Europe au coeur de l'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.161-167, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs de gouvernement en circulation(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement. Circulations, traductions, réceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.8-19, 2013, Politiques comparées, 978-2-7178-6516-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circolazioni transnazionali e welfare municipale (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marucco, Dora ; Accornero, Cristina ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino città internazionale : storia di una vocazione europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli ed., pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace des circulations : la fabrique transnationale des sciences administratives (années 1910-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier,Pascale ; Audren,Frédéric ; Napoli,Paolo ; Vogel,Jakob ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.283-306, 2011, Publications du Centre universitaire de recherches administratives et politiques de Picardie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences po, pp.40-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de science politique : des savoirs pour l'action politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec, Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études de sciences : pour une réflexivité institutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Governing science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iriye, Akira; Saunier, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The [Palgrave] dictionary of transnational history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.466-470, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutionnalisations improbables : une sociologie historique prospective des sciences du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buton, François; Mariot, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et méthodes de la socio-histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.69-86, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city in the world of cities : Lyon and municipal associations in the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shane Ewen and Pierre-Yves Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Another Global City. Historical Explorations into the Transnational Municipal Moment 1850-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.69-85, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline; Muller, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po. 2e éd. rev. et corr., Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Inéligibilité ; Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 439-442, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inéligibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.439-442, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86-93, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La riforma municipale in Francia tra le due guerre mondiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dogliani, Patrizia;Gaspari, Oscar;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europa dei comuni : origini e sviluppo del movimento comunale europeo dalla fine dell'Ottocento al secondo dopoguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école du gouvernement municipal : les congrès de l'Union Internationale des Villes de Gand 1913 à Genève 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pollet, Gilles;Dumons, Bruno;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer la ville en Europe: XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible non institutionnalisé : sociohistoire de la 'science communale' (1900-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;Voutat, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la science politique : pour une analyse socio-historique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, (Chap. 10)-, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un municipalisme européen ? Circulation d'innovations et gouvernement des villes dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre politique et gouvernement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Lumière - Lyon II, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAD81F4B"/>
+    <w:nsid w:val="63ECF2F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-payre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-1368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069521093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.161.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.231.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2010.00937.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64ZMK8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0651" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.012.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420748v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0201" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1442/1410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-territoires-qui-disent-non.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.payre.2013.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-public-policy-implementation-9781800885899.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-45.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-101.htm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719334v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794326v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21513" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5368" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5368" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998972v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838647v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998968v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-payre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-1368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069521093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.161.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.231.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2010.00937.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64ZMK8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.012.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1442/1410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-territoires-qui-disent-non.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.payre.2013.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-public-policy-implementation-9781800885899.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-45.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-101.htm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5368" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5368" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>