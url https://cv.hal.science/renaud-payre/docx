--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Payre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">renaud-payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0782-1368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069521093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi ma </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géomètres de la sphère administrative : socio-histoire d’un mouvement réformateur internationalisé dans l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, "Circulation des modèles d’administration", pp.133-146. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des routes intermunicipales : réseaux de villes et configurations circulatoires (1913-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (21), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, une ville centriste toujours à droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Terrains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République mondiale de l’administration ? Circulations internationales, sciences de gouvernement et réforme administrative (1910-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.231.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discret retour de Chicago. Villes, communautés locales et nouvelles perspectives sur le pouvoir urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100-101, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.100.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tout petit monde des politiques urbaines européennes. Réseaux de villes et métiers urbains de l'Europe : le cas du CCRE et d'Eurocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of being connected : city networks and urban government, Lyon and Eurocities (1990-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (2), pp.260-280. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat vu d'en haut : la réforme de l'Etat au sein des espaces internationaux de la science administrative dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.120.0651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au parlement : longévité des eurodéputés et institutionnalisation de l'arène parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.69-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités électorales et temporalités décisionnelles : du rapport au temps des élus à une sociologie des leaderships spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2006.1354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité parlementaire aux Etats-Unis : ' Throw the bums out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade de l'expérience : une incertaine science communale et la question de l'institutionnalisation disciplinaire des savoirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.012.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un savoir &amp;quot;scientifique, utilitaire et vulgarisateur&amp;quot; : la ville de la vie urbaine, objet de science et objet de réforme (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et élection : les impératifs de la gestion publique dans la codification temporelle des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2005.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désillusions réformatrices : le thème de la réforme municipale dans la France de l'après-Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.593- 602. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.108.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de constitution d'une science de gouvernement municipal : la vie communale et départementale (1923-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.201- 218. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits savants du politique : des mises en forme savante du politique à la formation de sciences de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanneuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.195- 200. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préfecture de la Seine comme 'clearing house' municipal (1919-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für europäische Verwaltungsgeschichte : JEV = Annuaire d'histoire administrative européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.89- 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science that never was : 'communal science' in France (1913-1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.529- 547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipalités de tous pays, unissez vous ! L'Union Internationale des Villes ou l'Internationale municipale (1913-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amministrare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXX (1-2), pp.217-239. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1442/1410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159, 2025, Au fil du débat, 978-2-7013-2317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politique(s) : le temps dans l'action politique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.240, 2018, Ouvertures politiques, 978-2-8073-2196-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande école de la cité : Sciences po Lyon, 70 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.151, 2018, 978-2-917659-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301, 2016, Cities series, 978-1-78471-989-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox Populy : radiographie du vote lyonnais à la Présidentielle de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.159, 2013, 978-2-917659-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2013, Repères, 9782707160249. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.payre.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement : circulation(s), traduction(s), réception(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.190, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science communale ? Réseaux réformateurs et municipalité providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.309, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socio-History of Public Policy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sager, Fritz; Mavrot, Céline; Keiser, Lael R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Public Policy Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-251, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire politique du premier vingtième siècle [Postface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Mistral, militant révolutionnaire : parcours d'un maire modernisateur du premier XXe siècle [Ouvrage de Nicole Salat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.287-294, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sócio-história da ação pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porto de Oliveira, Osmany; Hassenteufel, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escola Nacional de Administração Pública (Enap)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-50, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-108, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politistes en campagne : les savoirs académiques à l’épreuve de l’élection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque, Sandrine ; Taiclet, Anne-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la conquête des villes : sociologie politique des élections municipales de 2014 en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.291-297, 2018, Espaces politiques, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.21513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Municipalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path to public policy analysis : an 'administrative science' between reform and academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpern, Charlotte ; Hassenteufel, Patrick ; Zittoun, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.31-46, 2018, International library of policy analysis, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps, marqueur de l’autonomisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marrel, Guillaume; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politiques(s) : le temps dans l’action politique collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, pp.5-21, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.deze.2018.01.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Hôtel de Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme de la comparaison : retour sur la catégorie de 'gouvernement local' à travers les échanges franco-britanniques de la première moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protière, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre critique du Droit : mélanges en l'honneur du professeur Claude Journès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Épitoge, pp.315-328, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les intérêts urbains pour penser le gouvernement de la ville : groupes d'intérêt, autonomisation du politique et genèse d'une sociologie de l'action publique urbaine (des années 1930 aux années 1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadiou, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.41-56, 2016, Droit et société. Recherches et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du débat entre Patrick Boucheron & Corey Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice de la peur : usages politique d'une émotion / Patrick Boucheron &amp; Corey Robin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.7-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socialisme à l’épreuve de la ville : autour de la contribution de réformateurs municipalistes à la production de sciences de gouvernement (France des années dix aux années trente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.551-562, 2015, Hors collection, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de Gand et l'avènement d'un municipalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.35-39, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans les réseaux de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.330-333, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence contre la politique : milieu administratif et élaboration des savoirs légitimes de l'administration dans la France du second XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloye, Yves ; Ihl, Olivier ; Joignant, Alfredo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner par la science : perspectives comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.25-40, 2013, Libres cours. Politique, 978-2-7061-1807-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon et les sciences de gouvernement en Europe au coeur de l'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.161-167, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs de gouvernement en circulation(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement. Circulations, traductions, réceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.8-19, 2013, Politiques comparées, 978-2-7178-6516-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circolazioni transnazionali e welfare municipale (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marucco, Dora ; Accornero, Cristina ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino città internazionale : storia di una vocazione europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli ed., pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace des circulations : la fabrique transnationale des sciences administratives (années 1910-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier,Pascale ; Audren,Frédéric ; Napoli,Paolo ; Vogel,Jakob ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.283-306, 2011, Publications du Centre universitaire de recherches administratives et politiques de Picardie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences po, pp.40-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de science politique : des savoirs pour l'action politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec, Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études de sciences : pour une réflexivité institutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Governing science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iriye, Akira; Saunier, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The [Palgrave] dictionary of transnational history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.466-470, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutionnalisations improbables : une sociologie historique prospective des sciences du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buton, François; Mariot, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et méthodes de la socio-histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.69-86, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city in the world of cities : Lyon and municipal associations in the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shane Ewen and Pierre-Yves Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Another Global City. Historical Explorations into the Transnational Municipal Moment 1850-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.69-85, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline; Muller, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po. 2e éd. rev. et corr., Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Inéligibilité ; Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 439-442, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inéligibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.439-442, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86-93, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La riforma municipale in Francia tra le due guerre mondiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dogliani, Patrizia;Gaspari, Oscar;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europa dei comuni : origini e sviluppo del movimento comunale europeo dalla fine dell'Ottocento al secondo dopoguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école du gouvernement municipal : les congrès de l'Union Internationale des Villes de Gand 1913 à Genève 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pollet, Gilles;Dumons, Bruno;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer la ville en Europe: XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible non institutionnalisé : sociohistoire de la 'science communale' (1900-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;Voutat, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la science politique : pour une analyse socio-historique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, (Chap. 10)-, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un municipalisme européen ? Circulation d'innovations et gouvernement des villes dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre politique et gouvernement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Lumière - Lyon II, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Renaud Payre </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">renaud-payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0782-1368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069521093</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voir aussi ma </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> page web sur le site du laboratoire Triangle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UMR5206)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géomètres de la sphère administrative : socio-histoire d’un mouvement réformateur internationalisé dans l’entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 161, "Circulation des modèles d’administration", pp.133-146. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.161.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01623349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la croisée des routes intermunicipales : réseaux de villes et configurations circulatoires (1913-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour mémoire.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, HS (21), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, une ville centriste toujours à droite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Terrains</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une République mondiale de l’administration ? Circulations internationales, sciences de gouvernement et réforme administrative (1910-1945)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de politique comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.35-56. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ripc.231.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discret retour de Chicago. Villes, communautés locales et nouvelles perspectives sur le pouvoir urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100-101, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gen.100.0205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tout petit monde des politiques urbaines européennes. Réseaux de villes et métiers urbains de l'Europe : le cas du CCRE et d'Eurocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.117-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of being connected : city networks and urban government, Lyon and Eurocities (1990-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban and Regional Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (2), pp.260-280. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-2427.2010.00937.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00491304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités électorales et temporalités décisionnelles : du rapport au temps des élus à une sociologie des leaderships spatio-temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Pôle Sud - Revue de science politique de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (2), pp.71-88. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pole.2006.1354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00265217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat vu d'en haut : la réforme de l'Etat au sein des espaces internationaux de la science administrative dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120, pp.651-666. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.120.0651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des carrières au parlement : longévité des eurodéputés et institutionnalisation de l'arène parlementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.69-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00188735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre action et élection : les impératifs de la gestion publique dans la codification temporelle des mandats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (4), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pomap.2005.2297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stade de l'expérience : une incertaine science communale et la question de l'institutionnalisation disciplinaire des savoirs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhsh.012.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des politiques publiques et sciences historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (1), pp.133-154. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.551.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La remise en cause de la rééligibilité parlementaire aux Etats-Unis : ' Throw the bums out</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un savoir &amp;quot;scientifique, utilitaire et vulgarisateur&amp;quot; : la ville de la vie urbaine, objet de science et objet de réforme (1919-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00136370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Préfecture de la Seine comme 'clearing house' municipal (1919-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für europäische Verwaltungsgeschichte : JEV = Annuaire d'histoire administrative européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.89- 108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désillusions réformatrices : le thème de la réforme municipale dans la France de l'après-Seconde Guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 108, pp.593- 602. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.108.0593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les efforts de constitution d'une science de gouvernement municipal : la vie communale et départementale (1923-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.201- 218. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les habits savants du politique : des mises en forme savante du politique à la formation de sciences de gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vanneuville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 53 (2), pp.195- 200. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.532.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science that never was : 'communal science' in France (1913-1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary European History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (4), pp.529- 547</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipalités de tous pays, unissez vous ! L'Union Internationale des Villes ou l'Internationale municipale (1913-1940)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amministrare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, XXX (1-2), pp.217-239. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1442/1410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00002762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires qui disent non ! Mobilisations et mutation de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Parnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berger-Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159, 2025, Au fil du débat, 978-2-7013-2317-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05099341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politique(s) : le temps dans l'action politique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, pp.240, 2018, Ouvertures politiques, 978-2-8073-2196-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une grande école de la cité : Sciences po Lyon, 70 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.151, 2018, 978-2-917659-80-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01905287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alistair Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301, 2016, Cities series, 978-1-78471-989-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-histoire de l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.128, 2013, Repères, 9782707160249. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.payre.2013.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00809578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox Populy : radiographie du vote lyonnais à la Présidentielle de 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouk Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mili Spahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Vaslin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Libel, pp.159, 2013, 978-2-917659-27-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement : circulation(s), traduction(s), réception(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.190, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une science communale ? Réseaux réformateurs et municipalité providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, pp.309, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00207984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socio-History of Public Policy Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sager, Fritz; Mavrot, Céline; Keiser, Lael R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Public Policy Implementation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-251, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04660918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une trajectoire politique du premier vingtième siècle [Postface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Mistral, militant révolutionnaire : parcours d'un maire modernisateur du premier XXe siècle [Ouvrage de Nicole Salat]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUG, pp.287-294, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04468227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sócio-história da ação pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porto de Oliveira, Osmany; Hassenteufel, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia política da ação pública : teorias, abordagens e conceitos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escola Nacional de Administração Pública (Enap)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.60-79, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-50, 2020, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.pasqu.2020.01.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02934206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie; Jacquot, Sophie; Ravinet, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques [5e édition entièrement revue et corrigée],</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po, Les Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.101-108, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.bouss.2019.01.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02555842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Hôtel de Ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politistes en campagne : les savoirs académiques à l’épreuve de l’élection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lévêque, Sandrine ; Taiclet, Anne-France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À la conquête des villes : sociologie politique des élections municipales de 2014 en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.291-297, 2018, Espaces politiques, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.21513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01794326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Entrée] Municipalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charle, Christophe; Roche, Daniel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe : encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01997806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the path to public policy analysis : an 'administrative science' between reform and academy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halpern, Charlotte ; Hassenteufel, Patrick ; Zittoun, Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Policy analysis in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Policy Press, pp.31-46, 2018, International library of policy analysis, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1332/policypress/9781447324218.003.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01719334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rapport au temps, marqueur de l’autonomisation du politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marrel, Guillaume; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalité(s) politiques(s) : le temps dans l’action politique collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DeBoeck, pp.5-21, 2018, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.deze.2018.01.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énigme de la comparaison : retour sur la catégorie de 'gouvernement local' à travers les échanges franco-britanniques de la première moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Protière, Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre critique du Droit : mélanges en l'honneur du professeur Claude Journès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions L'Épitoge, pp.315-328, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01546966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les intérêts urbains pour penser le gouvernement de la ville : groupes d'intérêt, autonomisation du politique et genèse d'une sociologie de l'action publique urbaine (des années 1930 aux années 1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cadiou, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.41-56, 2016, Droit et société. Recherches et travaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le socialisme à l’épreuve de la ville : autour de la contribution de réformateurs municipalistes à la production de sciences de gouvernement (France des années dix aux années trente)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Descendre, Romain; Fournel, Jean-Louis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages, politique, histoire : avec Jean-Claude Zancarini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.551-562, 2015, Hors collection, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.enseditions.5368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du débat entre Patrick Boucheron & Corey Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exercice de la peur : usages politique d'une émotion / Patrick Boucheron &amp; Corey Robin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Lyon, pp.7-23, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition de Gand et l'avènement d'un municipalisme moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.35-39, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon dans les réseaux de ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.330-333, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétence contre la politique : milieu administratif et élaboration des savoirs légitimes de l'administration dans la France du second XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deloye, Yves ; Ihl, Olivier ; Joignant, Alfredo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner par la science : perspectives comparées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.25-40, 2013, Libres cours. Politique, 978-2-7061-1807-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00838647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon et les sciences de gouvernement en Europe au coeur de l'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Privat-Savigny, Maria-Anne ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon, centre du monde ! L'exposition internationale urbaine de 1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fage, pp.161-167, 2013, 978 2 84975 305 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des savoirs de gouvernement en circulation(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Kaluszynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaluszynski, Martine ; Payre, Renaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs de gouvernement. Circulations, traductions, réceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.8-19, 2013, Politiques comparées, 978-2-7178-6516-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circolazioni transnazionali e welfare municipale (1900-1930)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marucco, Dora ; Accornero, Cristina ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torino città internazionale : storia di una vocazione europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli ed., pp.43-56, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00752555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Approche socio-historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences po, pp.40-45, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace des circulations : la fabrique transnationale des sciences administratives (années 1910-années 1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laborier,Pascale ; Audren,Frédéric ; Napoli,Paolo ; Vogel,Jakob ;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences camérales : activités pratiques et histoire des dispositifs publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.283-306, 2011, Publications du Centre universitaire de recherches administratives et politiques de Picardie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs de science politique : des savoirs pour l'action politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Marec, Joëlle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les études de sciences : pour une réflexivité institutionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, pp.43-63, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les institutionnalisations improbables : une sociologie historique prospective des sciences du gouvernement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buton, François; Mariot, Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et méthodes de la socio-histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, pp.69-86, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00569299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrée : Governing science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iriye, Akira; Saunier, Pierre-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The [Palgrave] dictionary of transnational history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.466-470, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00387871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A city in the world of cities : Lyon and municipal associations in the 20th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Saunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shane Ewen and Pierre-Yves Saunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Another Global City. Historical Explorations into the Transnational Municipal Moment 1850-2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.69-85, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00322825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline; Muller, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po. 2e éd. rev. et corr., Pagination non précisée, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00384092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrées : Inéligibilité ; Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 439-442, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inéligibilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.391-393, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Marrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye Yves;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des élections européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.439-442, 2005, Etudes Politiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches socio-historiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussaguet, Laurie;Jacquot, Sophie;Ravinet, Pauline;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, pp.86-93, 2004, Références</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00286867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La riforma municipale in Francia tra le due guerre mondiali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dogliani, Patrizia;Gaspari, Oscar;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europa dei comuni : origini e sviluppo del movimento comunale europeo dalla fine dell'Ottocento al secondo dopoguerra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Donzelli, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'école du gouvernement municipal : les congrès de l'Union Internationale des Villes de Gand 1913 à Genève 1949</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pollet, Gilles;Dumons, Bruno;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Administrer la ville en Europe: XIXe-XXe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un possible non institutionnalisé : sociohistoire de la 'science communale' (1900-1950)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déloye, Yves;Voutat, Bernard;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire de la science politique : pour une analyse socio-historique du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, (Chap. 10)-, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon, ville internationale : la métropole lyonnaise à l'assaut de la scène internationale, 1914-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00823081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un municipalisme européen ? Circulation d'innovations et gouvernement des villes dans l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.30-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00701033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre politique et gouvernement urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Payre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Université Lumière - Lyon II, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00286432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63ECF2F6"/>
+    <w:nsid w:val="D74E3E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-payre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-1368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069521093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.161.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.231.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2010.00937.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64ZMK8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.012.0097" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136372v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0133" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136370v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420747v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0593" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420748v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0201" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1442/1410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-territoires-qui-disent-non.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.payre.2013.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-public-policy-implementation-9781800885899.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-45.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-101.htm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21513" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997807v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247568v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5368" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5368" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625041v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569299v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/renaud-payre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0782-1368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069521093" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623349v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Payre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.161.0133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555843v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546941v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.231.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.100.0205" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771307v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mili Spahic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491304v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-2427.2010.00937.x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R64ZMK8T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pole.2006.1354" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188734v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.120.0651" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138335v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pomap.2005.2297" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119914v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsh.012.0097" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.551.0133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00136370v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420749v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420747v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.108.0593" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420748v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420752v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vanneuville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.532.0195" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00002762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Saunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1442/1410" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05099341v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parnet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.berger-levrault.fr/les-territoires-qui-disent-non.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaslin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491633v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Cole" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-elgar.com/shop/cities-as-political-objects" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00809578v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.payre.2013.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Flamant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783094v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Kaluszynski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04660918v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/handbook-of-public-policy-implementation-9781800885899.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468227v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://repositorio.enap.gov.br/handle/1/6338" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-45.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.pasqu.2020.01.0045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-publiques--9782724625110-page-101.htm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.bouss.2019.01.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997807v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794326v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21513" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997806v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719334v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447324218.003.0002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173532v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.deze.2018.01.0005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546966v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278302v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/5368" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.5368" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247568v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998972v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00838647v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998969v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625041v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536606v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00569299v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420751v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00823081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00701033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00286432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>