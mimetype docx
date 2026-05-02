--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -995,346 +995,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of the surface phonon modes in wurtzite nanowires</w:t>
+                <w:t xml:space="preserve">Splitting of surface-related phonons in Raman spectra of self-assembled GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52 (8 PART 2), </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (3), pp.519-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/JJAP.52.08JL01⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830802v1</w:t>
+                <w:t xml:space="preserve">hal-01830799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of surface-related phonons in Raman spectra of self-assembled GaN nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Splitting of the surface phonon modes in wurtzite nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200451⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (8 PART 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.52.08JL01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01830799v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and shape effects in the Raman scattering by single GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,90 +1411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticrossing of axial and planar surface-related phonon modes in Raman spectra of self-assembled GaN nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1558,90 +1558,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double strain state in a single GaN/AlN nanowire: Probing the core-shell effect by ultraviolet resonant Raman scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Laneuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demangeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Péchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (11), pp.115417. </w:t>
@@ -2095,51 +2095,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon emission from STM of granular gold in UHV: Comparison with air and study of spectra shifting with tip position</w:t>
+                <w:t xml:space="preserve">Effect of multiple tips on light emission induced by STM from gold nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
@@ -2174,118 +2174,118 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 21 (2), pp.121-126. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 529 (3), pp.359-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2002110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(03)00270-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830806v1</w:t>
+                <w:t xml:space="preserve">hal-01830807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of multiple tips on light emission induced by STM from gold nanostructures</w:t>
+                <w:t xml:space="preserve">Photon emission from STM of granular gold in UHV: Comparison with air and study of spectra shifting with tip position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
@@ -2320,94 +2320,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 529 (3), pp.359-364. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (2), pp.121-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(03)00270-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2002110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830807v1</w:t>
+                <w:t xml:space="preserve">hal-01830806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light emission from spectral analysis of Au/MoS2 nanocontacts stimulated by scanning tunneling microscopy</w:t>
               </w:r>
@@ -3189,286 +3189,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01830817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the photon emission in a S.T.M. in air on oil-covered gold surfaces</w:t>
+                <w:t xml:space="preserve">Cutoff anomalies in light emitted from the tunneling junction of a scanning tunneling microscope in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ajustron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 2 (2), pp.135-138. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 72 (6), pp.671-673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:1998175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.120841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01830819v1</w:t>
+                <w:t xml:space="preserve">hal-01830820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutoff anomalies in light emitted from the tunneling junction of a scanning tunneling microscope in air</w:t>
+                <w:t xml:space="preserve">Control of the photon emission in a S.T.M. in air on oil-covered gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Coratger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ajustron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beauvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (2), pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:1998175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.120841⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830820v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of light emission from an STM and surface modifications</w:t>
               </w:r>
@@ -4009,77 +4009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman spectroscopy of GaN and AlGaN nanowires: From ensemble to single nanowire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Péchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4312,51 +4312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479620" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2021.100131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Jia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rigor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtan Yuan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.029411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bohloul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohloul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avendano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00829a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830802v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JL01" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830799v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200451" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJGLHWTL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839975" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155432" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ajustron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.10.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKMRFW5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.10.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B6LCBH4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FC75824C38D4250BB4BA76FE1AE24559781CCA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830807v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00270-X" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVRVCXN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carladous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahboun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvillain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00537-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TNCLXDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00676-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MMHFBKW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.11045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830819v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998175" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/654AAF5FD9FA4DFF4DCAC4B8EA876198C6309EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.120841" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00619-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8819A4FBE2022484D64676D9527B63FAE62976B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777130" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001564" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272824v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Coratger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.565428" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.479620" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369174v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benzo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P&#233;cassou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtnano.2021.100131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040516v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Jia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rigor" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillermet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weibing Chen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtan Yuan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Najmaei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Pe&#241;afiel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.029411" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988682v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Bohloul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764986v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bohloul" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Avendano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-L. Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr00829a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demangeot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200451" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NJGLHWTL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830802v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.52.08JL01" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bayon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4839975" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830803v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.155432" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003142v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laneuville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Maurel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ajustron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2005.10.042" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKMRFW5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2003.10.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B6LCBH4-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(03)00270-X" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SVRVCXN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002110" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8FC75824C38D4250BB4BA76FE1AE24559781CCA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830811v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carladous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830813v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chahboun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauvillain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00537-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TNCLXDT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830815v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00676-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MMHFBKW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Girardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1999134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.11045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830820v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.120841" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/654AAF5FD9FA4DFF4DCAC4B8EA876198C6309EEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830821v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00619-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8819A4FBE2022484D64676D9527B63FAE62976B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249536v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1996148" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777130" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830800v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2001564" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>