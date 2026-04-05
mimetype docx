--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -325,5739 +325,5739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modeling of diffusion in bulk and grain boundaries: application to (U, Pu)O2 system</w:t>
+                <w:t xml:space="preserve">Type I and Type II Hot Corrosion of Ni-Based Alloys Without an Incubation Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ouhammou</w:t>
+                <w:t xml:space="preserve">Élise Péruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+                <w:t xml:space="preserve">Djénéba Diomande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Roure</w:t>
+                <w:t xml:space="preserve">Grégoire Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114213⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102 (4), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-025-10341-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291668v1</w:t>
+                <w:t xml:space="preserve">hal-05137254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NiO whiskers growth driven by the presence of Pt nanoparticles during Ni-base superalloy oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional modeling of diffusion in bulk and grain boundaries: application to (U, Pu)O2 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ouhammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Podor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Lautru</w:t>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Duprat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+                <w:t xml:space="preserve">Ingrid Roure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 230, pp.115754. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 259, pp.114213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.115754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422627v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of metallic Mo nanoparticles on the dissolution kinetics of UO2 in nitric acid under representative PUREX process conditions</w:t>
+                <w:t xml:space="preserve">NiO whiskers growth driven by the presence of Pt nanoparticles during Ni-base superalloy oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Husainy</w:t>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Szenknect</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Titouan Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155922⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.115754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2025.115754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168253v1</w:t>
+                <w:t xml:space="preserve">hal-05422627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sintering parameters on the microstructure of homogeneous U$_{1‐x}$Ce$_x$O$_{2+δ}$ ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of metallic Mo nanoparticles on the dissolution kinetics of UO2 in nitric acid under representative PUREX process conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Husainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+                <w:t xml:space="preserve">Stéphanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvina Massonnet</w:t>
+                <w:t xml:space="preserve">Xavier Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul‐henri Imbert</w:t>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.20376⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 615, pp.155922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2025.155922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024007v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I and Type II Hot Corrosion of Ni-Based Alloys Without an Incubation Period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of sintering parameters on the microstructure of homogeneous U$_{1‐x}$Ce$_x$O$_{2+δ}$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Péruse</w:t>
+                <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djénéba Diomande</w:t>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Dufour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Podor</w:t>
+                <w:t xml:space="preserve">Paul‐henri Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 102 (4), pp.20. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (5), pp.e20376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-025-10341-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137254v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of complex micellar systems by Scattering techniques (SAXS and SANS) and wet-Scanning Transmission Electron Microscopy (wet-STEM)</w:t>
+                <w:t xml:space="preserve">Polyepitaxial grain matching to study the oxidation of uranium dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
+                <w:t xml:space="preserve">Jacek Wasik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Lavaud</w:t>
+                <w:t xml:space="preserve">Joseph Sutcliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Ravaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jarrod Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Edward Darnbrough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132928⟩</w:t>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-024-00479-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487945v1</w:t>
+                <w:t xml:space="preserve">hal-05067547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfurnace dedicated to in situ scanning electron microscope observation up to 1300 °C. III. In situ high temperature experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-Term Oxidation in HT-SEM of the Pt-Containing TROPEA Single Crystal Ni-Based Superalloy from 680 to 1000 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri-Pierre Brau</w:t>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Nogues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Candeias</w:t>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0207477⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.1211-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10272-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595301v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfurnace dedicated to in situ scanning electron microscope observation up to 1300 °C. II. Study of the thermal response of samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Mendonça</w:t>
+                <w:t xml:space="preserve">French Nuclear glass synthesis: focus on liquid waste dissolution kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.P. Brau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0207475⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 601 (1), pp.155329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04595299v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the oxidation and ignition of uranium carbide fragments in air and comparison with zirconium carbide oxidation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of a microfurnace dedicated to in situ scanning electron microscope observation up to 1300 °C. II. Study of the thermal response of samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William E. Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.154944⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0207475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487913v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation and chemical behavior of molybdenum in uranium dioxide samples prepared by hydroxide precipitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the oxidation and ignition of uranium carbide fragments in air and comparison with zirconium carbide oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Husainy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. D. Rushton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 596, pp.155075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155075⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 592, pp.154944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.154944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558549v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a microfurnace dedicated to in situ scanning electron microscope observation up to 1300 °C. I. Concept, fabrication, and validation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of complex micellar systems by Scattering techniques (SAXS and SANS) and wet-Scanning Transmission Electron Microscopy (wet-STEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0207466⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 682, pp.132928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.132928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595296v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Hot Corrosion Of Platinum-Containing Model γ and γ′ Alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+                <w:t xml:space="preserve">Development of a microfurnace dedicated to in situ scanning electron microscope observation up to 1300 °C. III. In situ high temperature experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Candeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10297-0⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), pp.053706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0207477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806695v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature environmental scanning electron microscopy characterization of transient phase formation during conversion of simulated nuclear waste feed to glass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Speciation and chemical behavior of molybdenum in uranium dioxide samples prepared by hydroxide precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Husainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S. Schuller</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 596, pp.155075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761232v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal synthesis of (Zr,U)SiO4 : an efficient pathway to incorporate uranium into zircon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a microfurnace dedicated to in situ scanning electron microscope observation up to 1300 °C. I. Concept, fabrication, and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Pierre Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT01604A⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (5), pp.053704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0207466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704276v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type I Hot Corrosion Of Platinum-Containing Model γ and γ′ Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Couturier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
+                <w:t xml:space="preserve">M. Mahdi Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (5), pp.999-1011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10297-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290788v3</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Nuclear glass synthesis: focus on liquid waste dissolution kinetics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High temperature environmental scanning electron microscopy characterization of transient phase formation during conversion of simulated nuclear waste feed to glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2024.155329⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.137619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04717478v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyepitaxial grain matching to study the oxidation of uranium dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrothermal synthesis of (Zr,U)SiO4 : an efficient pathway to incorporate uranium into zircon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Estevenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Avallone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Jeffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Wasik</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James Edward Darnbrough</w:t>
+                <w:t xml:space="preserve">Alexis de la Hos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-024-00479-1⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (33), pp.13782-13794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT01604A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067547v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Oxidation in HT-SEM of the Pt-Containing TROPEA Single Crystal Ni-Based Superalloy from 680 to 1000 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yttrium speciation variability in bauxite residues of various origins, ages and storage conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tamba Oularé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mathieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Claire Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Emo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
+                <w:t xml:space="preserve">Isabelle Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 101 (5), pp.1211-1223. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 464, pp.132941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-024-10272-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806588v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290788v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy of water dynamics confined in model silica material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Khoder</w:t>
+                <w:t xml:space="preserve">Pierre Benigni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
+                <w:t xml:space="preserve">Stéphane Gossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Mikaelian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112637⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 600, pp.121997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04447084v1</w:t>
+                <w:t xml:space="preserve">hal-04018939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ SEM characterization and numerical modelling of bainite formation and impingement of a mediumcarbon, low-alloy steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Seppälä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pohjonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Javaheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 230, pp.111956. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.111956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of (U,Th)O$_2$ heterogeneous mixed oxides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropy of water dynamics confined in model silica material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Claparede</w:t>
+                <w:t xml:space="preserve">Hassan Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reynier-Tronche</w:t>
+                <w:t xml:space="preserve">Jean-Marc Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Viallard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Jacques Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 586, pp.154658. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 359, pp.112637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595310v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04447084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the solid/liquid interface evolution during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dissolution of (U,Th)O$_2$ heterogeneous mixed oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reynier-Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 586, pp.154658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04595608v1</w:t>
+                <w:t xml:space="preserve">hal-04595310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the kinetics of non-metallic inclusion reactions in steel using in-situ high temperature environmental scanning electron microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Understanding the solid/liquid interface evolution during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harishchandra Singh</w:t>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 232, pp.112139. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 222, pp.111380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2023.111380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595327v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient melt formation and its effect on conversion phenomena during nuclear waste vitrification – HT‐ESEM analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing the kinetics of non-metallic inclusion reactions in steel using in-situ high temperature environmental scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Vernerová</w:t>
+                <w:t xml:space="preserve">Tuomas Alatarvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Kloužek</w:t>
+                <w:t xml:space="preserve">Eetu-Pekka Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Cincibusová</w:t>
+                <w:t xml:space="preserve">Qifeng Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Kohoutková</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harishchandra Singh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (3), pp.1691-1705. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.112139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.19361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2023.112139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717480v1</w:t>
+                <w:t xml:space="preserve">hal-04595327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 – experimental investigations and thermodynamic calculations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Schuller</w:t>
+                <w:t xml:space="preserve">Transient melt formation and its effect on conversion phenomena during nuclear waste vitrification – HT‐ESEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benigni</w:t>
+                <w:t xml:space="preserve">Miroslava Vernerová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gossé</w:t>
+                <w:t xml:space="preserve">Jaroslav Kloužek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bégaud-Bordier</w:t>
+                <w:t xml:space="preserve">Petra Cincibusová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Mikaelian</w:t>
+                <w:t xml:space="preserve">Martina Kohoutková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 600, pp.121997. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (3), pp.1691-1705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2022.121997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.19361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018939v1</w:t>
+                <w:t xml:space="preserve">hal-04717480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Claparède</w:t>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martiane Cabié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Materials Degradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.2106825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202106825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862238v1</w:t>
+                <w:t xml:space="preserve">hal-03605175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 experimental investigations and thermodynamic calculations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of ruthenium metallic particles on the dissolution of UO2 in nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiane Cabié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">npj Materials Degradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41529-022-00246-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04647820v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time capturing of microscale events controlling the sintering of lead‐free piezoelectric potassium‐sodium niobate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Liquid-liquid phase separation in borosilicate glass enriched in MoO3 experimental investigations and thermodynamic calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, https://doi.org/10.1016/j.jnoncrysol.2022.121997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605175v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04647820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEraMic: a semi-automatic method for the segmentation of grain boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A multiscale in situ high temperature high resolution transmission electron microscopy study of ThO2 sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massonnet</w:t>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.062⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.7362-7374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR00956G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191884v1</w:t>
+                <w:t xml:space="preserve">hal-03337033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Gold Marker or TEM-ASTAR Characterization Be Used to Determine Oxide Growth Direction?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Roy</w:t>
+                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Perez</w:t>
+                <w:t xml:space="preserve">François Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Parsa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-021-10042-x⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Microscopy and Microanalysis, 27, pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337024v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and application of a new scintillator‐based heat‐resistant back‐scattered electron detector during heat treatment in the scanning electron microscope</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nogues</w:t>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12979⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336998v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ homodyne polarization microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct sintering of UO2+x oxides prepared under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Monniello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03431⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (13), pp.6697-6707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362238v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology-controlled precipitation of cerium oxalate crystals: The effect of water in nanostructured solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Liascukiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (17), pp.9428-9440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c01183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03207624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the process atmosphere on glass foam synthesis: A high-temperature environmental scanning electron microscopy (HT-ESEM) study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (18), pp.26042-26049. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2021.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the boron profile and coordination in altered glass layers by EEL spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ homodyne polarization microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aréna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Léonard Monniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-P. Brau</w:t>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nelayah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Godon</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micron.2020.102983⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c03431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206360v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale in situ high temperature high resolution transmission electron microscopy study of ThO2 sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Should Gold Marker or TEM-ASTAR Characterization Be Used to Determine Oxide Growth Direction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Latu-Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Trillaud</w:t>
+                <w:t xml:space="preserve">T. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nkou Bouala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">T. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ricolleau</w:t>
+                <w:t xml:space="preserve">Y. Parsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NR00956G⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96, pp.201-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-021-10042-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337033v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct sintering of UO2+x oxides prepared under hydrothermal conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">SEraMic: a semi-automatic method for the segmentation of grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">M. Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 41 (13), pp.6697-6707. </w:t>
+              <w:t xml:space="preserve">, 2021, 41 (10), pp.5349-5358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.03.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259275v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass Reactivity at High Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation and application of a new scintillator‐based heat‐resistant back‐scattered electron detector during heat treatment in the scanning electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Mear</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013246⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 282 (1), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04443123v1</w:t>
+                <w:t xml:space="preserve">hal-03336998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the boron profile and coordination in altered glass layers by EEL spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Aréna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Carlier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">H.-P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saitzek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Montagne</w:t>
+                <w:t xml:space="preserve">J. Nelayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roussel</w:t>
+                <w:t xml:space="preserve">N. Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t>
+              <w:t xml:space="preserve">Micron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.102983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micron.2020.102983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959031v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of platinum group metals (Ru, Pd, Rh) on the dissolution of UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gossé</w:t>
+                <w:t xml:space="preserve">Théo Cordara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solène Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 528, pp.151836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927338v1</w:t>
+                <w:t xml:space="preserve">hal-02306798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of platinum group metals (Ru, Pd, Rh) on the dissolution of UO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Théo Cordara</w:t>
+                <w:t xml:space="preserve">Effect of surface orientation on dissolution rate and surface dynamics of UO2 single crystals in nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Bertolotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
+                <w:t xml:space="preserve">Sophie Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Alastair Magnaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.151836⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306798v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface orientation on dissolution rate and surface dynamics of UO2 single crystals in nitric acid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lalleman</w:t>
+                <w:t xml:space="preserve">Direct Observation of the Surface Topography at High Temperature with SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alastair Magnaldo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Raison</w:t>
+                <w:t xml:space="preserve">Mathias Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.109020⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (3), pp.397-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927620001348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953014v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Observation of the Surface Topography at High Temperature with SEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Early stages of UO2+x Sintering by in situ High-Temperature Environmental Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H.P. Brau</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Barreau</w:t>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26 (3), pp.397-402. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (15), pp.5891-5899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927620001348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003458v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffinite formation from UO 2+x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delhia Alby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6065,51 +6065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta López García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenxu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.12168. </w:t>
@@ -6141,1363 +6141,1363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t>
+                <w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate microspheres during the conversion to U1−yLnyO2±x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
+                <w:t xml:space="preserve">Christian Schreinemachers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore Welcomme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Hennuyer</w:t>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 542, pp.152454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736864v1</w:t>
+                <w:t xml:space="preserve">hal-03000844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ surface imaging: High temperature environmental SEM study of the surface changes during heat treatment of an Al Si coated boron steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation as an early stage in the multistep thermal decomposition of uranium(IV) oxalate into U3O8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Desfougeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelig Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barreau</w:t>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Méthivier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Drillet</w:t>
+                <w:t xml:space="preserve">Julie Hennuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110266⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (12), pp.8589-8602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c01047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012691v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate microspheres during the conversion to U1−yLnyO2±x</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ surface imaging: High temperature environmental SEM study of the surface changes during heat treatment of an Al Si coated boron steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schreinemachers</w:t>
+                <w:t xml:space="preserve">C. Allely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Leinders</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+                <w:t xml:space="preserve">P. Drillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 542, pp.152454. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.110266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2020.110266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000844v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the mechanisms of solid-state dewetting in Solid Oxide Cells with novel 2D electrodes</w:t>
+                <w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bowen Song</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Enrique Ruiz-Trejo</w:t>
+                <w:t xml:space="preserve">T. Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.02.068⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123891v1</w:t>
+                <w:t xml:space="preserve">hal-02183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution of UO2 pellets containing metallic particles of Ru, Rh and Pd during dissolution in nitric acid solution: 3D-ESEM monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR 1D-Imaging of Water Infiltration into Porous Bitumen-Salt Matrices: The Effect of Salt Solubility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Poulesquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cordara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
+                <w:t xml:space="preserve">A. Guillermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.182-193. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (44), pp.27105-27115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2019.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183525v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Operational Aspects of Measuring Nanoparticle Sizes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
+                <w:t xml:space="preserve">Michaël Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
+                <w:t xml:space="preserve">J. Favrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano9010018⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01968894v1</w:t>
+                <w:t xml:space="preserve">hal-02064121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-SEM height maps series to monitor materials corrosion and dissolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Cordara</w:t>
+                <w:t xml:space="preserve">On the Operational Aspects of Measuring Nanoparticle Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Teulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Odorico</w:t>
+                <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Favrichon</w:t>
+                <w:t xml:space="preserve">Julien Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 150, pp.220-228. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano9010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064121v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01968894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR 1D-Imaging of Water Infiltration into Porous Bitumen-Salt Matrices: The Effect of Salt Solubility</w:t>
+                <w:t xml:space="preserve">Periodic Arrays of Diamond‐Shaped Silver Nanoparticles: From Scalable Fabrication by Template‐Assisted Solid‐State Dewetting to Tunable Optical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Blinder</w:t>
+                <w:t xml:space="preserve">Paul Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Champenois</w:t>
+                <w:t xml:space="preserve">Barbara Bouteille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclerc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Guillermo</w:t>
+                <w:t xml:space="preserve">Romain Dezert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09285⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1901119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201901119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402293v1</w:t>
+                <w:t xml:space="preserve">hal-02159208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Arrays of Diamond‐Shaped Silver Nanoparticles: From Scalable Fabrication by Template‐Assisted Solid‐State Dewetting to Tunable Optical Properties</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Working with the ESEM at high temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201901119⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151, pp.15-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159208v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working with the ESEM at high temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Unveiling the mechanisms of solid-state dewetting in Solid Oxide Cells with novel 2D electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bertei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
+                <w:t xml:space="preserve">Samuel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ravaux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrique Ruiz-Trejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151, pp.15-26. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 420, pp.124-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2019.02.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2019.02.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064126v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Observation of Metallic Thin Layers Dewetting By HT-ESEM</w:t>
               </w:r>
@@ -7509,51 +7509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7617,77 +7617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium carbide oxidation from 873 K to 1173 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gasparrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Horlait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7745,1151 +7745,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-, meso- and macro-swelling characterization of impregnated compression wood cell walls</w:t>
+                <w:t xml:space="preserve">In Situ Oxide Growth Characterization of Mn-Containing Ni–25Cr (wt%) Model Alloys at 1050 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barbetta</w:t>
+                <w:t xml:space="preserve">Thomas Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bertinetti</w:t>
+                <w:t xml:space="preserve">Laurence Latu-Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Parsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-017-0978-6⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (5-6), pp.781 - 795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-017-9819-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996061v1</w:t>
+                <w:t xml:space="preserve">hal-01869154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy ion radiation ageing impact on long-term glass alteration behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mougnaud</w:t>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magaly Tribet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Peuget</w:t>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.046⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996115v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Fe, Mg and Ca elements on glass alteration: Interconnected processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nano-, meso- and macro-swelling characterization of impregnated compression wood cell walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bertinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.007⟩</w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.421-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00226-017-0978-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001010v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of powder morphology on sintering kinetics, microstructure and mechanical properties of monazite ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavy ion radiation ageing impact on long-term glass alteration behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mougnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magaly Tribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Arinicheva</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Bukaemskiy</w:t>
+                <w:t xml:space="preserve">Sylvain Peuget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 510, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996074v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Oxide Growth Characterization of Mn-Containing Ni–25Cr (wt%) Model Alloys at 1050 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ study of strontium segregation in La0.6Sr0.4Co0.2Fe0.8O3−δ in ambient atmospheres using high-temperature environmental scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Niania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ben Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pérez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Parsa</w:t>
+                <w:t xml:space="preserve">Cheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-017-9819-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (29), pp.14120-14135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TA01341A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869154v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On the solid-state dewetting of polycrystalline thin films: Capillary versus grain growth approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.281-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996069v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solid-state dewetting of polycrystalline thin films: Capillary versus grain growth approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of powder morphology on sintering kinetics, microstructure and mechanical properties of monazite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arinicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neumeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Teisseire</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bukaemskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.08.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (1), pp.227-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996081v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of strontium segregation in La0.6Sr0.4Co0.2Fe0.8O3−δ in ambient atmospheres using high-temperature environmental scanning electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Fe, Mg and Ca elements on glass alteration: Interconnected processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Niania</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">D. Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ben Britton</w:t>
+                <w:t xml:space="preserve">E. Garcés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Cooper</w:t>
+                <w:t xml:space="preserve">M. Cabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (29), pp.14120-14135. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 239, pp.420-445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8TA01341A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2018.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996105v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of size-controlled UO2 microspheres from the hydrothermal conversion of U(IV) aspartate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maynadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Manaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8947,4079 +8947,4079 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification behavior and microstructure evolution of yttrium-doped ThO$_2$ ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of UC: An in situ high temperature environmental scanning electron microscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cherkaski</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael J.D. Rushton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 494, pp.127-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996178v1</w:t>
+                <w:t xml:space="preserve">hal-01996203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of iron and magnesium on glass alteration: Characterization of the secondary phases and determination of their solubility constants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Novel approaches for the in situ study of the sintering of nuclear oxide fuel materials and their surrogates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.04.010⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (11), pp.879-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ract-2016-2659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996194v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of dissolution of UO2 in nitric acid solutions: A multiparametric study of the non-catalysed reaction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of iron and magnesium on glass alteration: Characterization of the secondary phases and determination of their solubility constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 496, pp.251-264. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.119-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998337v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the microstructural evolution of Nd2Zr2O7 pyrochlore during dissolution at 90 °C in 4 M HCl: Implications regarding the evaluation of the chemical durability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densification behavior and microstructure evolution of yttrium-doped ThO$_2$ ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Finkeldei</w:t>
+                <w:t xml:space="preserve">Y. Cherkaski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Brandt</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Brissonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 496, pp.97-108. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (10), pp.3381-3391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048799v1</w:t>
+                <w:t xml:space="preserve">hal-01996178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorium aspartate tetrahydrate precursor to ThO 2 : Comparison of hydrothermal and thermal conversions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+                <w:t xml:space="preserve">Kinetics of dissolution of UO2 in nitric acid solutions: A multiparametric study of the non-catalysed reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Lauwerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 487, pp.331-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.02.035⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 496, pp.251-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045493v1</w:t>
+                <w:t xml:space="preserve">hal-01998337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium Carbide Oxidation: Maltese Cross Formation and Interface Characterization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thorium aspartate tetrahydrate precursor to ThO 2 : Comparison of hydrothermal and thermal conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lauwerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidation of Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11085-016-9672-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 487, pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.02.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998470v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature electron microscopy study of ThO$_2$ microspheres sintering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ch. Ricolleau</w:t>
+                <w:t xml:space="preserve">Monitoring the microstructural evolution of Nd2Zr2O7 pyrochlore during dissolution at 90 °C in 4 M HCl: Implications regarding the evaluation of the chemical durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Finkeldei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.08.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 496, pp.97-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996134v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of UC: An in situ high temperature environmental scanning electron microscopy study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Zirconium Carbide Oxidation: Maltese Cross Formation and Interface Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Gasparrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Horlait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Edward Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2017.07.016⟩</w:t>
+              <w:t xml:space="preserve">Oxidation of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (3-4), pp.509-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-016-9672-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996203v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel approaches for the in situ study of the sintering of nuclear oxide fuel materials and their surrogates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High-temperature electron microscopy study of ThO$_2$ microspheres sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Ch. Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105 (11), pp.879-892. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.727-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ract-2016-2659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2016.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998480v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Healing Glassy Thin Coating for High-Temperature Applications</w:t>
+                <w:t xml:space="preserve">Influence of annealing conditions on the formation of hollow Al2O3 microspheres studied by in situ ESEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Castanié</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5b12049⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.198-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687356v1</w:t>
+                <w:t xml:space="preserve">hal-02488953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the synthesis route of monazite precursors on the microstructure of sintered pellets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bukaemskiy</w:t>
+                <w:t xml:space="preserve">Surface and bulk electron irradiation effects in simple and complex glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamul H. Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gennisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Odorico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.298-305. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 453, pp.141 - 149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2016.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998447v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01538802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain growth: The key to understand solid-state dewetting of silver thin films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The effect of the synthesis route of monazite precursors on the microstructure of sintered pellets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neumeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Arinicheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I Gozhyk</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bukaemskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.01.005⟩</w:t>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.298-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274691v1</w:t>
+                <w:t xml:space="preserve">hal-01998447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Zn, Mg, Ni and Co elements on glass alteration: Additive effects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Grain growth: The key to understand solid-state dewetting of silver thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Garcés</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Gozhyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.11.050⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115, pp.128-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2016.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998377v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Self-Healing Glassy Thin Coating for High-Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Castanié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François O. Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (6), pp.4208-4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5b12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01969871v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of single-walled carbon nanotube growth in an environmental scanning electron microscope.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Impact of Zn, Mg, Ni and Co elements on glass alteration: Additive effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rébiscoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (50), pp.505701. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 470, pp.55-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/50/505701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624816v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased chemical reactivity of single-walled carbon nanotubes on oxide substrates: In situ imaging and effect of electron and laser irradiations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D‐ and 3D Observation and Mechanism of Self‐Healing in Glass–Boron Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johann Ravaux</w:t>
+                <w:t xml:space="preserve">François Fm Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadija Yazda</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heikki Suhonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (2), pp.517-529. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (3), pp.849-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-015-0933-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.14041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304896v1</w:t>
+                <w:t xml:space="preserve">hal-01969871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From in Situ HT-ESEM Observations to Simulation: How Does Polycrystallinity Affects the Sintering of CeO2 Microspheres?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ study of single-walled carbon nanotube growth in an environmental scanning electron microscope.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Favrichon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H-A Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10465⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (50), pp.505701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/50/505701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252614v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing conditions on the formation of hollow Al2O3 microspheres studied by in situ ESEM</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased chemical reactivity of single-walled carbon nanotubes on oxide substrates: In situ imaging and effect of electron and laser irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan-Al Mehedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Yazda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.517-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12274-015-0933-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2016.01.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02488953v1</w:t>
+                <w:t xml:space="preserve">hal-01304896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk electron irradiation effects in simple and complex glasses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Charpentier</w:t>
+                <w:t xml:space="preserve">From in Situ HT-ESEM Observations to Simulation: How Does Polycrystallinity Affects the Sintering of CeO2 Microspheres?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gennisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Odorico</w:t>
+                <w:t xml:space="preserve">Sylvain Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Favrichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2016.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (1), pp.386-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b10465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-01538802v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ E-SEM and TEM observations of the thermal annealing effects on ion-amorphized 6H-SiC single crystals and nanophased SiC fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Huguet-Garcia</w:t>
+                <w:t xml:space="preserve">F.O. Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">J.-F. Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201400139⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998974v1</w:t>
+                <w:t xml:space="preserve">hal-01687371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Integrated Thermocouple for the Accurate Sample Temperature Measurement During High Temperature Environmental Scanning Electron Microscopy (HT-ESEM) Experiments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ HT-ESEM study of crystallites growth within CeO2 microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.I. Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615000252⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (10), pp.14703-14711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.07.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998968v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-Situ Surface Analysis of SOFC Cathode Degradation Using High Temperature Environmental Scanning Electron Microscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Recent analytical developments for powder characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Kilner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/06801.0665ecst⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1787-1804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02499-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000076v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent analytical developments for powder characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ E-SEM and TEM observations of the thermal annealing effects on ion-amorphized 6H-SiC single crystals and nanophased SiC fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Huguet-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Meslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02499-2⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 252 (1), pp.149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201400139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998975v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ HT-ESEM study of crystallites growth within CeO2 microspheres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an Integrated Thermocouple for the Accurate Sample Temperature Measurement During High Temperature Environmental Scanning Electron Microscopy (HT-ESEM) Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pailhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (10), pp.14703-14711. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (02), pp.307-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2015.07.194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615000252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000073v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the ion-amorphization process and thermal annealing effects on third generation SiC fibers and 6H-SiC</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">In-Situ Surface Analysis of SOFC Cathode Degradation Using High Temperature Environmental Scanning Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Niania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Skinner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kilner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/e2015-50042-9⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (1), pp.665-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/06801.0665ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01370179v1</w:t>
+                <w:t xml:space="preserve">hal-02000076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of the ion-amorphization process and thermal annealing effects on third generation SiC fibers and 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Huguet-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/e2015-50042-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01687371v1</w:t>
+                <w:t xml:space="preserve">cea-01370179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t>
+                <w:t xml:space="preserve">Surface decoration of catanionic vesicles with superparamagnetic iron oxide nanoparticles: a model system for triggered release under moderate temperature conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Horlait</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
+                <w:t xml:space="preserve">G. Bealle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tocino</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">L. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.4077-4081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cp54484b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048833v1</w:t>
+                <w:t xml:space="preserve">hal-01157200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of hydration and thermal treatment on ceria surface using non-intrusive techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Venault</w:t>
+                <w:t xml:space="preserve">In Situ ESEM Experiment Applied to the Description of Chemical Processes during Glass Elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Calvet</w:t>
+                <w:t xml:space="preserve">A. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+                <w:t xml:space="preserve">H. Boucetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 444 (1-3), p.359-367. </w:t>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.111-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625036v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface decoration of catanionic vesicles with superparamagnetic iron oxide nanoparticles: a model system for triggered release under moderate temperature conditions</w:t>
+                <w:t xml:space="preserve">Environmental SEM monitoring of Ce1−xLnxO2−x/2 mixed-oxide microstructural evolution during dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bealle</w:t>
+                <w:t xml:space="preserve">D. Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lartigue</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">F. Tocino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ravaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cp54484b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (15), pp.5193-5203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TA14623E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157200v1</w:t>
+                <w:t xml:space="preserve">hal-02048833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ ESEM Experiment Applied to the Description of Chemical Processes during Glass Elaboration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Ravaux</w:t>
+                <w:t xml:space="preserve">Effect of hydration and thermal treatment on ceria surface using non-intrusive techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monteiro</w:t>
+                <w:t xml:space="preserve">Rachel Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boucetta</w:t>
+                <w:t xml:space="preserve">Sylvie del Confetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7, pp.111-116. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444 (1-3), p.359-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mspro.2014.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445204v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterisation of uranium oxides with spherical shapes and hierarchical structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Nkou Bouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cambedouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (30), pp.6944-6954. </w:t>
@@ -13057,103 +13057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and mineralogical modifications of simplified radioactive waste calcine during heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Toplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 448 (1–3), pp.8-19. </w:t>
@@ -13614,429 +13614,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Herlet</w:t>
+                <w:t xml:space="preserve">Dynamic aspects of cerium dioxide sintering: HT-ESEM study of grain growth and pore elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02349240v1</w:t>
+                <w:t xml:space="preserve">hal-00638087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Carrier</w:t>
+                <w:t xml:space="preserve">Calcined Resin Microsphere Pelletization (CRMP) a novel process for sintered metallic oxide pellets synthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Herlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (12), pp.3199-3209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684182v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02349240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic aspects of cerium dioxide sintering: HT-ESEM study of grain growth and pore elimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mechanism of RuO2 Crystallization in Borosilicate Glass: An Original in Situ ESEM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassiba Boucetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (2), pp.353-362. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.3478-3489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.08.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic202156y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638087v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and equilibrium factors affecting saturation of chromium oxide in soda-silicate melts</w:t>
               </w:r>
@@ -14048,77 +14048,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Khedim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Abdelouhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 357 (1), pp.31-42. </w:t>
@@ -14169,77 +14169,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Active Particles on the Self-Healing Efficiency in Glassy Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fm Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (5), pp.426-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14337,51 +14337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Guillermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp.443-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14421,841 +14421,841 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of Cr2O3 and Speciation of Chromium in Soda-Lime-Silicate Melts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Khedim</w:t>
+                <w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Rapin</w:t>
+                <w:t xml:space="preserve">J. Aupiais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 93 (5), pp.1347-1354. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 404, pp.33-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03581.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079998v1</w:t>
+                <w:t xml:space="preserve">in2p3-00520225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Carbide Compounds Derived from Colloidal Oxide and Carbohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ghazzal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Herault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-13461-6_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubility of chromium oxide in binary soda-silicate melts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
+                <w:t xml:space="preserve">Solubility of Cr2O3 and Speciation of Chromium in Soda-Lime-Silicate Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Khedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuti Katrina Abdullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.09.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 93 (5), pp.1347-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03581.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080003v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of dissolution of thorium and uranium doped britholite ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solubility of chromium oxide in binary soda-silicate melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Khedim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.06.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 356 (50-51), pp.2734-2741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00520225v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the grain growth and the densification of SnO2-based ceramics</w:t>
+                <w:t xml:space="preserve">Preparation of Optimized Uranium and Thorium Bearing Brabantite or Monazite/Brabantite Solid Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maitrerobert</w:t>
+                <w:t xml:space="preserve">O. Terra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beyssen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (1), pp.27-35. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91, pp.3673-3682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2006.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02678.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198432v1</w:t>
+                <w:t xml:space="preserve">in2p3-00357534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Optimized Uranium and Thorium Bearing Brabantite or Monazite/Brabantite Solid Solutions</w:t>
+                <w:t xml:space="preserve">Modelling of the grain growth and the densification of SnO2-based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Terra</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A. Maitrerobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 91, pp.3673-3682. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (1), pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2008.02678.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2006.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00357534v1</w:t>
+                <w:t xml:space="preserve">hal-00198432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-State Synthesis of Monazite-type Compounds Containing Tetravalent Elements</w:t>
               </w:r>
@@ -15267,64 +15267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bregiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Terra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15387,103 +15387,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of thorium-bearing britholites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Terra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 354, pp.49-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15517,77 +15517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, Sintering, and Leaching of $\beta$-TUPD/Monazite Radwaste Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, pp.220-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15659,64 +15659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15757,424 +15757,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics and Mechanisms of Tantalum Corrosion in Glass Melts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Rapin</w:t>
+                <w:t xml:space="preserve">State of the Sub-surface Microstructure of Carbides strengthened cast Superalloys after High Temperature Oxidation -Use of Thermodynamic Modelling for a better Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. David</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/1.1808636⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 461-464, pp.1117 - 1124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057793v1</w:t>
+                <w:t xml:space="preserve">hal-02275486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the Sub-surface Microstructure of Carbides strengthened cast Superalloys after High Temperature Oxidation -Use of Thermodynamic Modelling for a better Understanding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+                <w:t xml:space="preserve">Sintering of $\^beta$-Thorium-Uranium(IV) Phosphate-Diphosphate Solid Solutions from Low-Temperature Precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Rapin</w:t>
+                <w:t xml:space="preserve">P. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 461-464, pp.1117 - 1124. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16, pp.3357-3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.1117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm0494047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275486v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00025663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of $\^beta$-Thorium-Uranium(IV) Phosphate-Diphosphate Solid Solutions from Low-Temperature Precursors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics and Mechanisms of Tantalum Corrosion in Glass Melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm0494047⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151 (12), pp.B661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1.1808636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00025663v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the microstructure texture of nickel base and cobalt base cast superalloys on their oxdation behaviour at high temperature</w:t>
               </w:r>
@@ -16345,64 +16345,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Raude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Renck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 461-464, pp.1173 - 1180. </w:t>
@@ -16440,103 +16440,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of low-temperature precursors of thorium–uranium (IV) phosphate–diphosphate solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 335, pp.397-409. </w:t>
@@ -16638,51 +16638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28 (Suppl. 1), pp.S231 - S238</w:t>
@@ -16711,77 +16711,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization, and structure determination of the orthorhombic U$_2$(PO$_4$)(P$_3$O$_{10}$)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 172, pp.66-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16806,90 +16806,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of lanthanum–gadolinium monazites as ceramics for radioactive waste storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Terra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27, pp.957-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16917,364 +16917,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00023826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Thermodynamic Calculations to Study High Temperature Behavior of TaC-Strengthened Co-base Superalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic Calculations for Studying High Temperature Oxidation of Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Podor</w:t>
+                <w:t xml:space="preserve">J. Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2003.12.003⟩</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2003.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398210v1</w:t>
+                <w:t xml:space="preserve">hal-02398209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Calculations for Studying High Temperature Oxidation of Superalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Thermodynamic Calculations to Study High Temperature Behavior of TaC-Strengthened Co-base Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Mathieu</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Noël</w:t>
+                <w:t xml:space="preserve">R Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.calphad.2003.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.calphad.2003.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398209v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal synthesis and characterization of the thorium phosphate hydrogenphosphate, thorium hydroxide phosphate, and dithorium oxide phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 159, pp.139-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17299,64 +17299,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinides immobilization in new matrices based on solid solutions : Th$_4$-$_x$M$^{IV}$_x$(PO$_4$)$_4$P$_2$O$_7$, (M$^{IV}$=$^{238}$U,$^{239}$Pu)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chassigneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17420,64 +17420,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of systems ThO$_2$-MO$_2$-P$_2$O$_5$(M=U,Ce,Zr,Pu). Solid solutions of thorium-uranium(IV) and thorium-plutonium (IV) phosphate-diphosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17554,64 +17554,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Le Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Genet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17733,51 +17733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Molten Salts &amp; Extreme Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lanzarote, Spain</w:t>
@@ -17800,2383 +17800,2383 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Oxidation in HT-SEM of the Pt-Containing TROPEA Single Crystal Ni-Based Superalloy from 680 to 1000 °C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Type I hot corrosion of platinum-containing model γ and γ′ alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High temperature corrosion and protection of materials symposium (HTCPM 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HTCPM 2024 - 11th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705952v1</w:t>
+                <w:t xml:space="preserve">hal-04705852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Avancées récentes dans la compréhension des mécanismes de dissolution de combustibles oxydes modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t>
+              <w:t xml:space="preserve">R3C 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705959v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced electron microscopy for a better understanding of in situ material dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Using infrared spectroscopy to understand the macromolecular taphonomy of organic-walled dinocysts: a phylogenetic perspective, and implications on dinocyst ecological functions and affinity studies of organic microfossils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pjotr Meyvisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Neil Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manutech Sleight 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Saint - Etienne, France</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706096v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the transformation of resistant bio- to geomolecules: a micropaleontological perspective and applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Observation of glass synthesis and reactivity by in-situ high temperature ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on the Spectroscopy of Biological Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lodz (Poland), France</w:t>
+              <w:t xml:space="preserve">2024 Glass &amp; Optical Materials Division Annual Meeting (GOMD 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Las Vegas (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705841v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement en corrosion à chaud de type I des phases modèles γ et γ' contenant du platine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Term Oxidation in HT-SEM of the Pt-Containing TROPEA Single Crystal Ni-Based Superalloy from 680 to 1000 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renaud Podor</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude sur la cinétique hétérogène</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High temperature corrosion and protection of materials symposium (HTCPM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Les Embiez, France. pp.1211-1223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11085-024-10272-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339143v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution kinetics of UO2</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comportement en corrosion à chaud de type I des phases modèles γ et γ' contenant du platine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude sur la cinétique hétérogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705005v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements in Nuclear Waste Vitrification: A Multifaceted Modelling Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Monitoring the transformation of resistant bio- to geomolecules: a micropaleontological perspective and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pjotr Meyvisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duncan Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Locquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global 2024 - International Conference on Nuclear Fuel Cycle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tokyo (Japan), France</w:t>
+              <w:t xml:space="preserve">20th European Conference on the Spectroscopy of Biological Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lodz (Poland), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705849v1</w:t>
+                <w:t xml:space="preserve">hal-04705841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I hot corrosion of platinum-containing model γ and γ′ alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Advanced electron microscopy for a better understanding of in situ material dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTCPM 2024 - 11th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Les Embiez, France</w:t>
+              <w:t xml:space="preserve">Manutech Sleight 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705852v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using infrared spectroscopy to understand the macromolecular taphonomy of organic-walled dinocysts: a phylogenetic perspective, and implications on dinocyst ecological functions and affinity studies of organic microfossils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferenc Borondics</w:t>
+                <w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution kinetics of UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Xavier F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting AASP-The Palynological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Atalante 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705840v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées récentes dans la compréhension des mécanismes de dissolution de combustibles oxydes modèles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Barral</w:t>
+                <w:t xml:space="preserve">Advancements in Nuclear Waste Vitrification: A Multifaceted Modelling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Hours</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R3C 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Global 2024 - International Conference on Nuclear Fuel Cycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo (Japan), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704998v1</w:t>
+                <w:t xml:space="preserve">hal-04705849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ studies of the kinetics of growth and etching of individual SWCNTs by optical microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Pokorný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT'23 - International Conference on the science and application of carbon nanotubes and low-dimensional materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFEC, Jun 2023, Arcachon, France</w:t>
+              <w:t xml:space="preserve">SumGLASS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846186v1</w:t>
+                <w:t xml:space="preserve">hal-04706007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Lautru</w:t>
+                <w:t xml:space="preserve">In situ studies of the kinetics of growth and etching of individual SWCNTs by optical microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eira Anais Zamudio Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">NT'23 - International Conference on the science and application of carbon nanotubes and low-dimensional materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFEC, Jun 2023, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04676187v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image processing and Image Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS Summer School, Advanced Characterization Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier USTV Propriétés physiques des verres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706083v1</w:t>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04676187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Image processing and Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">ECERS Summer School, Advanced Characterization Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705039v1</w:t>
+                <w:t xml:space="preserve">hal-04706083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction d'un microscope électronique à transmission (développement instrumental, électronique, programmation, IHM, intégration, …)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ceramics waste forms for the specific immobilization of radionuclides : from synthesis to long-term behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre inter-réseaux Occitanie Electroniciens, Mécaniciens et Instrumentalistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">47th Scientific Basis for Nuclear Waste Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743744v1</w:t>
+                <w:t xml:space="preserve">hal-04705039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ Raman monitoring of studtite formation under alpha radiolysis with 18O isotopic labeling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Impact of the conditions of preparation of (U,Nd)O2+x solid solutions regarding their sintering capacities and chemical durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">Uranium Science conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704993v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Mo nanoparticles on UO2 dissolution kinetics under reprocessing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Husainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Uranium Science conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of glass synthesis by in-situ high temperature ESEM</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ Raman monitoring of studtite formation under alpha radiolysis with 18O isotopic labeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Canizarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Miro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SumGLASS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîmes (France), France</w:t>
+              <w:t xml:space="preserve">Scientific Basis For Nuclear Waste Management 47</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706007v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the conditions of preparation of (U,Nd)O2+x solid solutions regarding their sintering capacities and chemical durability properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reconstruction d'un microscope électronique à transmission (développement instrumental, électronique, programmation, IHM, intégration, …)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Notez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Candeias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uranium Science conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rencontre inter-réseaux Occitanie Electroniciens, Mécaniciens et Instrumentalistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704989v1</w:t>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESEM-monitored dissolution of (U,Th)O2 heterogeneous mixed oxides for spect fuel modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynier-Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Viallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20218,90 +20218,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of a Mimas MOX fuel subjected to water radiolysis: surface characterization by optical/SEM image analysis and Raman spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20343,77 +20343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of liquid nuclear waste vitrification: focus on the chemical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20468,90 +20468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of a Mimas MOX fuel subjected to water radiolysis : surface characterization by optical / SEM image analysis and Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20593,90 +20593,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ Raman monitoring of studtite formation under alpha radiolysis with 18O isotopic labeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Canizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20712,799 +20712,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04650923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEraMic – Une méthode semi-automatique de segmentation de grains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Oxidation of Zirconium and Uranium Carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Chater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">CIMTEC: 15th International Ceramics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perugia (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706132v1</w:t>
+                <w:t xml:space="preserve">hal-04705995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution of UO2</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">SEraMic – Une méthode semi-automatique de segmentation de grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Spent Fuel Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704578v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">Impact of Ru, Rh, Pd and Mo metallic particles on the dissolution of UO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t>
+              <w:t xml:space="preserve">31st Spent Fuel Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704559v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the solid/liquid interface evolution during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Incorporation of Tetravalent Actinides in Monazite Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Processes and mechanisms at solid/liquid/gas interfaces: leaching, dissolution, corrosion, radiolysis, sorption and speciation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR SciNEE, Jul 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04720051v1</w:t>
+                <w:t xml:space="preserve">hal-04704559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Zirconium and Uranium Carbides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">ESEM-monitored dissolution of (U,Th)O2 heterogeneous mixed oxides for spent fuel modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Reynier-Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Viallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fiquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC: 15th International Ceramics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perugia (Italy), Italy</w:t>
+              <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705995v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEM-monitored dissolution of (U,Th)O2 heterogeneous mixed oxides for spent fuel modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Understanding the solid/liquid interface evolution during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Workshop "Processes and mechanisms at solid/liquid/gas interfaces: leaching, dissolution, corrosion, radiolysis, sorption and speciation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SciNEE, Jul 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704571v1</w:t>
+                <w:t xml:space="preserve">cea-04720051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneously crystallizing glass-ceramic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John S. Mccloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21536,1416 +21536,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04673046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Nouveaux modes d’imagerie en MEB à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mendonça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704561v1</w:t>
+                <w:t xml:space="preserve">hal-04706121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux modes d’imagerie en MEB à haute température</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (FR), France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706121v1</w:t>
+                <w:t xml:space="preserve">hal-04704561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danwen Qin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kadiali Bodiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MS&amp;T 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t>
+              <w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703570v1</w:t>
+                <w:t xml:space="preserve">hal-04706001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate during the conversion to U1-yLnyO2±x</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Modolo</w:t>
+                <w:t xml:space="preserve">Effect of ruthenium metallic particles on the kinetics of dissolution of UO2 in nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiane Cabié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFC3 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t>
+              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703538v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ruthenium metallic particles on the kinetics of dissolution of UO2 in nitric acid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704332v1</w:t>
+                <w:t xml:space="preserve">hal-04704310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Barral</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Massonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
+              <w:t xml:space="preserve">MS&amp;T 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704310v1</w:t>
+                <w:t xml:space="preserve">hal-04705033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of uranium-based dioxide in nitric acid: impact of fission products and microstructure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Incorporation of thorium and uranium in the monazite structure by wet chemistry route: synthesis, sintering and long-term behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Malvina Massonnet</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danwen Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MS&amp;T 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705033v1</w:t>
+                <w:t xml:space="preserve">hal-04703570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a miniaturized furnace for Scanning Electron Microscopy: Thermal modelling, manufacturing and tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Candeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Nogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animma 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Structural changes of Nd- and Ce-doped ammonium diuranate during the conversion to U1-yLnyO2±x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schreinemachers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Leinders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
+              <w:t xml:space="preserve">NFC3 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Avignon (virtual conference), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704303v1</w:t>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ optical imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">AnIV-based cheralites : from wet chemistry synthesis and sintering to long-term behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danwen Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NT21 - The Twenty-First International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Houston (TX), United States</w:t>
+              <w:t xml:space="preserve">Scientific Basis for Nuclear Waste Management 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Cologne (virtual conference), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846762v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of A (A = Na, Ag, Rb, Cs) cation nature on the crystallization of MoO3-A2O-P2O5 glasses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic instability of individual carbon nanotube growth revealed by in situ optical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Pimonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy-Nam Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Monniello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BORATE PHOSPHATE 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Corning N.Y., United States</w:t>
+              <w:t xml:space="preserve">NT21 - The Twenty-First International Conference on the Science and Application of Nanotubes and Low-Dimensional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Houston (TX), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706001v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study of UO2+x sintering first step by high-temperature environmental scanning electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMAT 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Gand (Virtual Conference), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22970,103 +22970,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First determination of dissolution rates of oriented UO2 single crystals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Bertolotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Bertolotto</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Vienne, Austria. https://doi.org/10.1557/adv.2020.41, </w:t>
@@ -23098,1295 +23098,1295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02498423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of morphology-controlled UO2+x through hydrothermal conversion of uranium(IV) carboxylates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACRIM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703027v1</w:t>
+                <w:t xml:space="preserve">hal-03585670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nanostructuration de solvants complexes sur la morphologie de particules d’oxalates de cérium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">How PGM elements can affect the dissolution of uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy (FR), France</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706150v1</w:t>
+                <w:t xml:space="preserve">hal-04702311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ surface imaging: high temperature environmental scanning electron microscopy study of the surface changes in morphology and structure during heating of an Al-Si coated boron steel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude expérimentale in situ du premier stade du frittage de UO2 par MEBE à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASS (2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
+              <w:t xml:space="preserve">SEMPA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706052v1</w:t>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale in situ du premier stade du frittage de UO2 par MEBE à haute température</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ surface imaging: high temperature environmental scanning electron microscopy study of the surface changes in morphology and structure during heating of an Al-Si coated boron steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Méthivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare S Allely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Drillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMPA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">ICASS (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pisa (Italy), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700599v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of UO2 sintering first stage by in situ HT-ESEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct synthesis of morphology-controlled UO2+x through hydrothermal conversion of uranium(IV) carboxylates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Maynadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice (France), France</w:t>
+              <w:t xml:space="preserve">PACRIM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700605v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium carbide oxidation and self-ignition monitored in a high temperature environmental SEM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Study of UO2 sintering first stage by in situ HT-ESEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uranium Science Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Bristol, ENGLAND, United Kingdom</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706035v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ high temperature electron microscopy observation of sintering first stage of MO2 (M = Ce, Th, U) microspheres</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+                <w:t xml:space="preserve">Influence de la nanostructuration de solvants complexes sur la morphologie de particules d’oxalates de cérium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irma Liascukiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jehannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACRIM13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">Cristal 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702340v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+                <w:t xml:space="preserve">Uranium carbide oxidation and self-ignition monitored in a high temperature environmental SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gasparrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.D. Rushton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MS&amp;T 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">Uranium Science Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Bristol, ENGLAND, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702326v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How PGM elements can affect the dissolution of uranium dioxide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">In situ high temperature electron microscopy observation of sintering first stage of MO2 (M = Ce, Th, U) microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galy Ingrid Nkou Bouala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">PACRIM13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702311v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monazite as a wasteform for actinides : from synthesis to long-term behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danwen Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Gausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">MS&amp;T 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03585670v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des systèmes simplifiés aux combustibles modèles: étude in situ du frittage d'oxydes d'actinides et de lanthanides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18emes Journees Scientifiques de Marcoule (JSM - 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24405,984 +24405,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fission products on uranium dioxide dissolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Claparede</w:t>
+                <w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lavalette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">B. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Excoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Fall meeting Varsovie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417814v1</w:t>
+                <w:t xml:space="preserve">cea-02434009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">methodology of expertise of uranium base powder to improve the manufacturing process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Boichard</w:t>
+                <w:t xml:space="preserve">Effect of fission products on uranium dioxide dissolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Excoffier</w:t>
+                <w:t xml:space="preserve">C. Lavalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Workshop on Modern Developments and Applications in Microbeam Analysis (EMAS - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2017 Fall meeting Varsovie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434009v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the fission products on the kinetics of dissolution of uranium dioxide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">L. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Corso</w:t>
+                <w:t xml:space="preserve">F.O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15th International IUPAC Conférence on High Temperature Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02509794v1</w:t>
+                <w:t xml:space="preserve">hal-01699789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">« Evidence for Self-Healing Effect in a Multi-Layer Glass Coating»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">24th International Congress On Glass (ICG Congress 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699787v1</w:t>
+                <w:t xml:space="preserve">hal-01699788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New analytical developments for powder characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Cabie</w:t>
+                <w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.O. Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02442303v1</w:t>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Evidence for Self-Healing Effect in a Multi-Layer Glass Coating»</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Carlier</w:t>
+                <w:t xml:space="preserve">Effect of the fission products on the kinetics of dissolution of uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.O. Mear</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Saitzek</w:t>
+                <w:t xml:space="preserve">Bruno Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress On Glass (ICG Congress 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ATALANTE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699788v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02509794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Saitzek</w:t>
+                <w:t xml:space="preserve">New analytical developments for powder characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brackx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International IUPAC Conférence on High Temperature Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Atalante 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699789v1</w:t>
+                <w:t xml:space="preserve">cea-02442303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t>
@@ -25450,51 +25450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25536,103 +25536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Matériaux vitreux auto-cicatrisants pour applications haute températures»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-O. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
@@ -25655,609 +25655,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la présence des produits de fission sur les mécanismes de dissolution de composés modèles à base de dioxyde d'uranium</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">«Self-healing high-temperature functional thin glass coatings»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-O. Mear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">National Conference on Functional Glasses / Glass Ceramics and Ceramics (NCFGC-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Visvesvaraya National Institute of Technology – Nagpur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02489547v1</w:t>
+                <w:t xml:space="preserve">hal-01702767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Macro- to Nano- Self-Healing Glassy Materials Properties»</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Saitzek</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th Pacific Rim Conference of ceramic Societies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ICC Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724715v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Self-healing high-temperature functional thin glass coatings»</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet de la présence des produits de fission sur les mécanismes de dissolution de composés modèles à base de dioxyde d'uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cordara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Functional Glasses / Glass Ceramics and Ceramics (NCFGC-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Visvesvaraya National Institute of Technology – Nagpur, India</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Marcoule (JSM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01702767v1</w:t>
+                <w:t xml:space="preserve">cea-02489547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">«Macro- to Nano- Self-Healing Glassy Materials Properties»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-O. Méar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saitzek</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
+              <w:t xml:space="preserve">The 11th Pacific Rim Conference of ceramic Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ICC Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702786v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical behavior of glass melts: application to corrosion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Panteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vilasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ND INTERNATIONAL SUMMER SCHOOL ON NUCLEAR GLASS WASTEFORM: STRUCTURE, PROPERTIES AND LONG-TERM BEHAVIOR (SUMGLASS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.101-110, </w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26343,51 +26343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26464,51 +26464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26533,103 +26533,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinide solubility-controlling phases during the dissolution of phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Du Fou de Kerdaniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Terra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2006 : Symposium N</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Strasbourg, pp.451-458, </w:t>
             </w:r>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26675,90 +26675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobilization of tetravalent actinides in phosphate ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Terra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Audubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2005 Spring Meeting Symposium N on Nuclear Materials (including the 10th Inert Matrix Fuel Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Strasbourg, France. pp.224-232, </w:t>
             </w:r>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
@@ -26830,77 +26830,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zamoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Plansee seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Reute, Austria</w:t>
@@ -26923,256 +26923,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la texture microstructurale de superalliages de fonderie sur leur comportement en oxydation à haute température</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes de corrosion d'éléments métalliques par le verre fondu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Automne de la SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">2ème Journée d'Etudes en Lorraine sur le Matériau Verre : Matériaux Haute Température pour l'Industrie du Verre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140442v1</w:t>
+                <w:t xml:space="preserve">hal-04162914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de corrosion d'éléments métalliques par le verre fondu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence de la texture microstructurale de superalliages de fonderie sur leur comportement en oxydation à haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Renck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée d'Etudes en Lorraine sur le Matériau Verre : Matériaux Haute Température pour l'Industrie du Verre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées d'Automne de la SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162914v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -27203,90 +27203,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation behavior of platinum-containing γ, γ′ and TROPEA superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Superalloys (Superalloys 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Champion (Pennsylvania), United States. </w:t>
@@ -27328,90 +27328,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation behavior of platinum containing γ , γ' and TROPEA superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pedraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Mahdi Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2024 - The 15th International Symposium on Superalloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Champion, United States</w:t>
@@ -27434,588 +27434,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet of complex irradiation scenarios on the structure and properties of ISG and SON68 glass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Degradation of a Pt containing Ni based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hunault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pedraza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SUMGLASS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">EFC High temperature Corrosion and Oxidation 2023 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Marktheidenfeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04589336v1</w:t>
+                <w:t xml:space="preserve">hal-05339040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of a Pt containing Ni based superalloy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet of complex irradiation scenarios on the structure and properties of ISG and SON68 glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Taron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perrudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFC High temperature Corrosion and Oxidation 2023 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Marktheidenfeld, Germany</w:t>
+              <w:t xml:space="preserve">SUMGLASS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339040v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04589336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Nabyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lautru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures – The Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées de l'USTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, NICE, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04720205v1</w:t>
+                <w:t xml:space="preserve">cea-04665175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide : Focus sur les processus chimiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Understanding the evolution of an interface during the dissolution of Nd-doped UO2 by macro-/microscopic dual approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Claparede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'USTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, NICE, France. 2022</w:t>
+              <w:t xml:space="preserve">Plutonium Futures – The Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04665175v1</w:t>
+                <w:t xml:space="preserve">cea-04720205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la vitrification des déchets nucléaires en alimentation liquide: Focus sur les processus chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Nabyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lautru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28057,103 +28057,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Self reparing glassy thin-coating for high temperature application»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saitzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t>
@@ -28176,610 +28176,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of the base element and of the density of carbides on the high temperature oxidation behaviour of M-Cr-C alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion du chrome dans les verres fondus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Freiburg Im Breisgau, Germany</w:t>
+              <w:t xml:space="preserve">Journées d’Electrochimie 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03913249v1</w:t>
+                <w:t xml:space="preserve">hal-03915993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion du chrome dans les verres fondus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Carton</w:t>
+                <w:t xml:space="preserve">Influences of the base element and of the density of carbides on the high temperature oxidation behaviour of M-Cr-C alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Electrochimie 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Eurocorr 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Freiburg Im Breisgau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915993v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétiques d’oxydation à haute température et de volatilisation de la chromine dans le cas de superalliages renforcés par carbures</w:t>
+                <w:t xml:space="preserve">Effet de l'orientation dendritique sur le comportement en oxydation à haute température d'alliages base nickel contenant du tantale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Science des Surfaces de la Fédération Jean Lamour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, Nancy (France), France</w:t>
+              <w:t xml:space="preserve">Matériaux 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000093v1</w:t>
+                <w:t xml:space="preserve">hal-03999675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du tantale et de la finesse microstructurale sur le comportement en oxydation à haute température de superalliages de fonderie base nickel et base cobalt</w:t>
+                <w:t xml:space="preserve">Cinétiques d’oxydation à haute température et de volatilisation de la chromine dans le cas de superalliages renforcés par carbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Abdelouhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Science des Surfaces de la Fédération Jean Lamour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984658v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'orientation dendritique sur le comportement en oxydation à haute température d'alliages base nickel contenant du tantale</w:t>
+                <w:t xml:space="preserve">Influence du tantale et de la finesse microstructurale sur le comportement en oxydation à haute température de superalliages de fonderie base nickel et base cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Raude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chiaravalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03999675v1</w:t>
+                <w:t xml:space="preserve">hal-03984658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dendrites orientation on the high-temperature oxidation behaviour of cast nickel alloys</w:t>
               </w:r>
@@ -28942,51 +28942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Renck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Symposium on High Temperature Corrosion and Protection of Materials (HTCPM6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Les Embiez, France</w:t>
@@ -29054,51 +29054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29179,64 +29179,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference "High Temperature Corrosion"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, New London (New Hampshire), United States</w:t>
@@ -29278,90 +29278,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical study of cobalt base superalloys' corrosion by a molten glass ; influence of alloy's microstructure and of the chemical composition of the glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference “Advances in Fusion and Processing of Glass”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Rochester, United States</w:t>
@@ -29515,64 +29515,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass composition dependence of metal corrosion by molten glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29688,51 +29688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calphad XXXII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, La Malbaie, Canada</w:t>
@@ -29787,51 +29787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29927,90 +29927,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation Behavior of Platinum-Containing Model γ and γ′ and TROPEA Superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Hunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pedraza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Symposium on Superalloys (ISS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Champion-PA-, United States. Springer Nature Switzerland, pp.659-666, 2024, The Minerals, Metals &amp; Materials Series, 978-3-031-63936-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30070,64 +30070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galy Nkou Bouala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ricolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30221,103 +30221,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellule de suivi de réaction solide/liquide ou slide/gaz pour microscope électronique à balayage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salacroup J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 15/59465. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30335,90 +30335,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte-échantillon à thermocouple intégré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pailhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Brau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1156612. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30468,103 +30468,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELIVRABLE D4.1. Understanding the evolution of an interface during dissolution of actinide oxide materials by macro/microscopic approaches combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Claparede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Zunino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Horizon 2020 Geniors Project. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -30618,51 +30618,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation des monazites uranifères et thorifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1994NAN10404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -30858,51 +30858,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08112-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114213" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422627v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Duprat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115754" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05168253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Imbert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20376" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487945v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mendon&#231;a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Brau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nogues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Candeias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207477" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207475" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gasparrini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. D. Rushton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154944" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207466" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806695v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdi Siblani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10297-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wasik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sutcliffe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Lewis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edward Darnbrough" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00479-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806588v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10272-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447084v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112637" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595599v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohjonen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Javaheri" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111956" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595310v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hours" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claparede" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynier-Tronche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viallard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154658" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595608v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111380" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Alatarvas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu-Pekka Heikkinen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Shu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harishchandra Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112139" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parsa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10042-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nogues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12979" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206360v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Brau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2020.102983" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337033v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nkou Bouala" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00956G" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306798v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151836" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953014v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001348" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69161-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012691v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allely" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drillet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110266" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000844v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schreinemachers" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152454" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123891v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Song" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertei" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cooper" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ruiz-Trejo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.02.068" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968894v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chantalat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9010018" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402293v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blinder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09285" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159208v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bouteille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dezert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901119" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064126v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.036" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Song" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz Trejo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618016070" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah May" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.044" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996061v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbetta" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertinetti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0978-6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996115v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tribet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.046" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001010v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#233;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996074v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arinicheva" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neumeier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bukaemskiy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869154v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;rez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9819-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996081v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.070" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996105v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Niania" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Britton" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA01341A" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007816v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01352G" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996178v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.015" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996194v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frugier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.04.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998337v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.038" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048799v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finkeldei" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.029" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.02.035" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998470v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chater" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edward Lee" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9672-6" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996134v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ricolleau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.08.029" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996203v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.D. Rushton" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.016" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998480v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Ingrid Nkou Bouala" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2659" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687356v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12049" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998447v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.07.011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SP4NDHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274691v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gozhyk" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.01.005" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998377v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.050" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fm M&#233;ar" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488953v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedraza" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.01.018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538802v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamul H. Mir" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.10.009" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GW67GB8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998974v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huguet-Garcia" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201400139" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RF7HBM3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998968v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pailhon" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000252" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000076v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niania" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skinner" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.0665ecst" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998975v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02499-2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000073v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.07.194" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370179v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/e2015-50042-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625036v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.018" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043995v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00850B" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908833v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossou-Yovo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noguera" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.01.026" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPXLW3HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826451v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Garrec" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638087v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.032" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2010.10.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTBK47L7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198432v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyssen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.07.008" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBC54F4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119645v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.094" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025330v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051607p" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5PLHPSW6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181301v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;bert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-1951-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057793v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1808636" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275486v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michon" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.1117" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025663v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0494047" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DLPBR7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108983v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Raude" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chiaravalle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Renck" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004109" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92FCC0F17875C3D086F78F16F0C7CCD003BB96B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275489v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Raude" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Renck" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.1173" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023435v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.048" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q5VZPCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162956v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012890v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023826v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b212805p" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398210v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2003.12.003" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398209v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Martino" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2003.12.002" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009955v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002413v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassigneux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002414v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003984v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339164v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705952v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706096v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705841v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr Meyvisch" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Clark" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Locquet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339143v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705005v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705852v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705840v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Neil Mertens" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704998v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hours" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706083v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04743744v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notez" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704993v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrot" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704990v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706007v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704989v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704991v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynier-Tronche" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04495271v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704985v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650923v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Sarrasin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706132v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704578v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720051v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705995v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Chater" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704571v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704561v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706121v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703538v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704332v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704310v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706026v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703035v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498423v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.41" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703027v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706150v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jehannin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706052v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare S Allely" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700599v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700605v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706035v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. May" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D. Rushton" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702340v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702311v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338558v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417814v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509794v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699788v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699789v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492539v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huguet-Garcia" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726655v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489547v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724715v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702767v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-O. Mear" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946941v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950473v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259095v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.132" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H8DCMVD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087842v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.058" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJLTPDTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945266v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamoum" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140442v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162914v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705938v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339096v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04589336v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Taron" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gillet" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339040v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720205v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913249v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915993v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000093v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984658v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vebert" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999675v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015348v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guestin-Grandmougin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020660v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raude" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063680v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067017v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Martino" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062371v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079377v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033802v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079345v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100685v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808735v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_62" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706349v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015970" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120400v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salacroup J." TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121911v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747139v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10404" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422624v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lautru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Podor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hunault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mathieu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lautru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08112-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05137254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise P&#233;ruse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;n&#233;ba Diomande" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10341-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291668v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ouhammou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;chelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Roure" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422627v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Duprat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2025.115754" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05168253v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Husainy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Szenknect" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2025.155922" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Massonnet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Claparede" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul&#8208;henri Imbert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20376" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Wasik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sutcliffe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarrod Lewis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Edward Darnbrough" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-024-00479-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10272-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717478v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Nabyl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Sauvage" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155329" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mendon&#231;a" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Brau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Nogues" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Candeias" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207475" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487913v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gasparrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fiquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. D. Rushton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Lee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.154944" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04487945v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lavaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.132928" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Pierre Brau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207477" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Kaczmarek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2024.155075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0207466" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pedraza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahdi Siblani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-024-10297-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04761232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pokorn&#253;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Nabyl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schuller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.137619" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704276v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Estevenon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Avallone" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Jeffredo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis de la Hos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT01604A" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04290788v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tamba Oular&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Collin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lallemand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kieffer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132941" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benigni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goss&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;gaud-Bordier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mikaelian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2022.121997" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohjonen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendon&#231;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Javaheri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.111956" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447084v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khoder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Zanotti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112637" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hours" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Claparede" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynier-Tronche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Viallard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595608v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2023.111380" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595327v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomas Alatarvas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eetu-Pekka Heikkinen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qifeng Shu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harishchandra Singh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2023.112139" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717480v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Vernerov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Klou&#382;ek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cincibusov&#225;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kohoutkov&#225;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19361" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605175v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202106825" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03862238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clapar&#232;de" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41529-022-00246-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04647820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gosse" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trillaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nkou Bouala" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricolleau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR00956G" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013246" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manaud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maynadie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.06.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03207624v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Liascukiene" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jehannin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c01183" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois O. Mear" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Genty" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2021.06.010" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362238v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Pimonov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy-Nam Tran" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Monniello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c03431" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Parsa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aranda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-021-10042-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03191884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.03.062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336998v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nogues" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12979" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206360v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ar&#233;na" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-P. Brau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nelayah" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Godon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2020.102983" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02306798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Cordara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bertolotto" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.151836" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953014v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair Magnaldo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.109020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03003458v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Barreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620001348" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goss&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dacheux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.07.031" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02953024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhia Alby" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta L&#243;pez Garc&#237;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenxu Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-69161-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000844v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schreinemachers" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Leinders" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152454" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Desfougeres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Welcomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelig Ollivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hennuyer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c01047" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barreau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;thivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sturel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allely" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Drillet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2020.110266" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183525v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordara" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2019.07.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02402293v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blinder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclerc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poulesquen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillermo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09285" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064121v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Odorico" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Favrichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.017" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01968894v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Teulon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chantalat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cambedouzou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9010018" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159208v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Jacquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bouteille" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dezert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901119" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064126v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.I. Nkou Bouala" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2019.02.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02123891v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Song" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bertei" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cooper" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ruiz-Trejo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2019.02.068" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451359v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Song" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ruiz Trejo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618016070" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335459v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah May" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.01.044" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869154v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P&#233;rez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Latu-Romain" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-017-9819-0" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996061v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbetta" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bertinetti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0978-6" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996115v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mougnaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Tribet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Renault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Peuget" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.07.046" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996105v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Niania" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ben Britton" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA01341A" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.070" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996074v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arinicheva" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neumeier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bukaemskiy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.08.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001010v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R&#233;biscoul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garc&#233;s" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2018.08.007" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007816v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hidalgo" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE01352G" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996203v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J.D. Rushton" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.07.016" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998480v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Ingrid Nkou Bouala" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2659" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frugier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2017.04.010" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996178v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cherkaski" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brissonneau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.04.015" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998337v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.038" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lauwerier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.02.035" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048799v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Finkeldei" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brandt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2017.09.029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998470v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chater" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edward Lee" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-016-9672-6" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996134v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ricolleau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2016.08.029" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488953v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pedraza" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.01.018" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01538802v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamul H. Mir" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boizot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennisson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2016.10.009" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GW67GB8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998447v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2016.07.011" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SP4NDHZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274691v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ravaux" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Gozhyk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2016.01.005" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687356v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12049" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998377v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.11.050" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969871v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fm M&#233;ar" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Suhonen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14041" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQ25685D-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624816v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-A Mehedi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Tahir" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/50/505701" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304896v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan-Al Mehedi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-015-0933-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252614v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favrichon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10465" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000073v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2015.07.194" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998975v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brackx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pages" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dugne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02499-2" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998974v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Huguet-Garcia" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Miro" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Meslin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201400139" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RF7HBM3D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998968v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pailhon" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615000252" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000076v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niania" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Skinner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kilner" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/06801.0665ecst" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01370179v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/e2015-50042-9" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157200v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bealle" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lartigue" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wilhelm" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gazeau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp54484b" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445204v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monteiro" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boucetta" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.015" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048833v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tocino" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TA14623E" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625036v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gaillard" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Calvet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie del Confetto" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.10.018" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043995v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambedouzou" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00850B" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157467v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Toplis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.01.012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CTHSR43-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908833v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Lejeune" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dossou-Yovo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Noguera" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.01.026" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPXLW3HL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826451v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vigouroux" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Fargin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Garrec" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dussauze" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;rault" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-013-7222-z" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F77FLM41-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638087v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.08.032" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02349240v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Remy" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grandjean" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delahaye" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herlet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.04.011" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684182v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Boucetta" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic202156y" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080012v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Khedim" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Abdelouhab" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rapin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.10.012" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969922v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coillot" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100002" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V3H37VCQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002774v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Guillermo" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2010.10.001" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTBK47L7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00520225v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Du Fou de Kerdaniel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aupiais" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.06.023" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LML42CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520542v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ghazzal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delchet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Herault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Magnien" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13461-6_10" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1DHWWVLN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079998v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuti Katrina Abdullah" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Panteix" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03581.x" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080003v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khedim" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.09.045" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00357534v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Terra" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2008.02678.x" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JST27LQC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198432v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitrerobert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beyssen" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2006.07.008" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WBC54F4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509266v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bregiroux" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Terra" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic7012123" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X7JD2G3C-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00119645v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guy" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.094" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025330v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic051607p" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5PLHPSW6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181301v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthod" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;bert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-005-1951-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275486v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Michon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mathieu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rapin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.1117" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025663v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm0494047" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8DLPBR7L-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057793v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.1808636" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108983v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Berthod" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Raude" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chiaravalle" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Renck" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal:2004109" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92FCC0F17875C3D086F78F16F0C7CCD003BB96B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275489v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Raude" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Renck" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.1173" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023435v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brandel" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2004.07.048" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q5VZPCK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162956v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Di Martino" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michon" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00012890v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023826v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b212805p" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398209v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Di Martino" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2003.12.002" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398210v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Podor" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.calphad.2003.12.003" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00009955v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Genet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002413v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chassigneux" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002414v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003984v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Le Du" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339164v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705852v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Mahdi Siblani" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704998v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hours" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705840v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pjotr Meyvisch" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Neil Mertens" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705959v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705952v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339143v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705841v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Clark" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Locquet" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706096v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705005v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705849v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Regnier" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706007v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846186v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eira Anais Zamudio Medina" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04676187v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Quintard" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706083v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705039v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704989v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704990v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704993v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perrot" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizar&#232;s" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04743744v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Notez" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704991v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynier-Tronche" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Viallard" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04495271v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769526v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quintard" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704985v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04650923v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Canizares" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Sarrasin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705995v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Chater" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706132v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704578v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704559v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Roche" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704571v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720051v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673046v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Mccloy" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706121v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704561v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706001v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadiali Bodiang" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delevoye" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704332v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704310v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705033v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703570v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danwen Qin" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706026v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703538v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Modolo" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704303v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846762v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703035v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trillaud" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02498423v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.41" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702311v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700599v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706052v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;thivier" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare S Allely" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703027v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700605v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706150v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jehannin" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706035v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. May" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.D. Rushton" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702340v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702326v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gausse" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338558v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434009v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boichard" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Excoffier" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417814v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lavalette" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699789v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699788v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02509794v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corso" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442303v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02492539v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huguet-Garcia" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meslin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726655v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702767v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-O. Mear" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489547v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724715v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291819v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Petitjean" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.10.014" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946941v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chambon" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950473v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00259095v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2007.01.132" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H8DCMVD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00087842v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2006.02.058" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJLTPDTD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945266v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamoum" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162914v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140442v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705938v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339096v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339040v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04589336v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Taron" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Gillet" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perrudin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04665175v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720205v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706139v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915993v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913249v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999675v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vebert" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000093v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984658v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015348v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guestin-Grandmougin" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020660v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raude" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063680v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Steinmetz" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067017v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berthod" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noel" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Di Martino" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062371v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079377v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033802v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079345v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100685v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808735v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-63937-1_62" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706349v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galy Nkou Bouala" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ricolleau" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618015970" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02120400v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salacroup J." TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121911v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04720170v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Zunino" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747139v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10404" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>