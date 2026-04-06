--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,291 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megakaryocytes assemble a three-dimensional cage of extracellular matrix that controls their maturation and anchoring to the vascular niche</w:t>
+                <w:t xml:space="preserve">4polar3D : Single molecule 3D orientation imaging of dense actin networks using ratiometric polarization splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Masson</w:t>
+                <w:t xml:space="preserve">Charitra Senthil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Scandola</w:t>
+                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Rinckel</w:t>
+                <w:t xml:space="preserve">Miguel Sison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Proamer</w:t>
+                <w:t xml:space="preserve">Arturo G Vesga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Janus-Bell</w:t>
+                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.104963.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-70852-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04721499v2</w:t>
+                <w:t xml:space="preserve">hal-05170251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsule-mediated O-antigen masking protects hypervirulent Klebsiella pneumoniae from neutrophil killing</w:t>
+                <w:t xml:space="preserve">Megakaryocytes assemble a three-dimensional cage of extracellular matrix that controls their maturation and anchoring to the vascular niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Santoni</w:t>
+                <w:t xml:space="preserve">Claire Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua L.C Wong</w:t>
+                <w:t xml:space="preserve">Cyril Scandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Jean-Yves Rinckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Meunier</w:t>
+                <w:t xml:space="preserve">Fabienne Proamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gad Frankel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emily Janus-Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.02.26.640295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.104963.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018837v1</w:t>
+                <w:t xml:space="preserve">pasteur-04721499v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myosins 1e/f at the podosome base regulate podosome dynamics and promote macrophage migration</w:t>
               </w:r>
@@ -906,5187 +910,5053 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lymphocyte migration and retention properties affected by ibrutibnib in chronic lymphocytic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
+                <w:t xml:space="preserve">Alice Munaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Munaretto</w:t>
+                <w:t xml:space="preserve">Nelly Rouquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Rouquié</w:t>
+                <w:t xml:space="preserve">Aurélie Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Chassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haematologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 109 (3), pp.809-823. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3324/haematol.2022.282466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moesin activation controls bone resorption and tunneling nanotube-dependent osteoclast fusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productive HIV-1 infection of tissue macrophages by fusion with infected CD4+ T cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mascarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Dufrancais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Juzans</w:t>
+                <w:t xml:space="preserve">Marie Woottum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cantaloube-Ferrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.05.13.593799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Immune Cell Biology 2023, 222 (5), pp.e202205103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.202205103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639892v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04087834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productive HIV-1 infection of tissue macrophages by fusion with infected CD4+ T cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolved total internal reflection fluorescence microscopy using random illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Gence</w:t>
+                <w:t xml:space="preserve">Kévin Affannoukoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cantaloube-Ferrieu</w:t>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.202205103⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (8), pp.1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/optica.487003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04087834v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolved total internal reflection fluorescence microscopy using random illuminations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caspase-1-driven neutrophil pyroptosis and its role in host susceptibility to Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Karin Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Savatier</w:t>
+                <w:t xml:space="preserve">David Pericat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leana Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Buyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Pinilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/optica.487003⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (7), pp.e1010305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172900v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caspase-1-driven neutrophil pyroptosis and its role in host susceptibility to Pseudomonas aeruginosa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dysregulation of the IFN-I signaling pathway by Mycobacterium tuberculosis leads to exacerbation of HIV-1 infection of macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Pinilla</w:t>
+                <w:t xml:space="preserve">Maeva Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Souriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomàs Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010305⟩</w:t>
+              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (5), pp.1329-1342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JLB.4MA0422-730R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738417v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysregulation of the IFN-I signaling pathway by Mycobacterium tuberculosis leads to exacerbation of HIV-1 infection of macrophages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoscale architecture and coordination of actin cores within the sealing zone of human osteoclasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomàs Velez</w:t>
+                <w:t xml:space="preserve">Marion Portes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Escallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dufrancais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Raynaud-Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Leukocyte Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JLB.4MA0422-730R⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e75610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.75610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738082v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale architecture and coordination of actin cores within the sealing zone of human osteoclasts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Raynaud-Messina</w:t>
+                <w:t xml:space="preserve">Elasticity of podosome actin networks produces nanonewton protrusive forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jasnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.75610⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.3842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-30652-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763496v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of podosome actin networks produces nanonewton protrusive forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amsha Proag</w:t>
+                <w:t xml:space="preserve">Cellular and molecular actors of myeloid cell fusion: podosomes and tunneling nanotubes call the tune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dufrançais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mascarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Raynaud-Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-30652-6⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (17-18), pp.6087-6104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-03875-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817191v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular actors of myeloid cell fusion: podosomes and tunneling nanotubes call the tune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Raynaud-Messina</w:t>
+                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awoke Negash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.100009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2021.100009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-021-03875-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450669v1</w:t>
+                <w:t xml:space="preserve">hal-02564126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Martin</w:t>
+                <w:t xml:space="preserve">HIV-1-Infected Human Macrophages, by Secreting RANK-L, Contribute to Enhanced Osteoclast Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mascarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gennero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms21093154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2021.100009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02564126v1</w:t>
+                <w:t xml:space="preserve">hal-03020912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1-Infected Human Macrophages, by Secreting RANK-L, Contribute to Enhanced Osteoclast Recruitment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Tuberculosis-associated IFN-I induces Siglec-1 on tunneling nanotubes and favors HIV-1 spread in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Souriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.52535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms21093154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020912v1</w:t>
+                <w:t xml:space="preserve">hal-02995702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis-associated IFN-I induces Siglec-1 on tunneling nanotubes and favors HIV-1 spread in macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Pingris</w:t>
+                <w:t xml:space="preserve">Genetic engineering of hoxb8 immortalized hematopoietic progenitors: a potent tool to study macrophage tissue migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Accarias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben-Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (5), pp.jcs236703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.236703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.52535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02995702v1</w:t>
+                <w:t xml:space="preserve">hal-03018738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic engineering of hoxb8 immortalized hematopoietic progenitors: a potent tool to study macrophage tissue migration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Boyance</w:t>
+                <w:t xml:space="preserve">Tuberculosis Exacerbates HIV-1 infection through IL-10/STAT3-Dependent Tunneling Nanotube Formation in Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Souriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Kviatcovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (13), pp.3586-3599.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.02.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.236703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03018738v1</w:t>
+                <w:t xml:space="preserve">hal-03034321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis Exacerbates HIV-1 infection through IL-10/STAT3-Dependent Tunneling Nanotube Formation in Macrophages</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the mechanical landscape – new insights into podosome architecture and mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen van den Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (24), pp.jcs236828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.236828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.02.091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034321v2</w:t>
+                <w:t xml:space="preserve">hal-03034038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the mechanical landscape – new insights into podosome architecture and mechanics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Metais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Melet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.E34+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.236828⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034038v1</w:t>
+                <w:t xml:space="preserve">hal-02544517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-Type Lectin Receptor DC-SIGN Has an Anti-Inflammatory Role in Human M(IL-4) Macrophages in Response to Mycobacterium tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Duval</w:t>
+                <w:t xml:space="preserve">Frustrated endocytosis controls contractility-independent mechanotransduction at clathrin-coated structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Baschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Elkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anahi Capmany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06367-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02348476v1</w:t>
+                <w:t xml:space="preserve">hal-04500570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">The Protease-Dependent Mesenchymal Migration of Tumor-Associated Macrophages as a Target in Cancer Immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben-Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Belozertseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dalenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
+              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (11), pp.1337-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-17-0746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02544517v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frustrated endocytosis controls contractility-independent mechanotransduction at clathrin-coated structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anahi Capmany</w:t>
+                <w:t xml:space="preserve">The C-Type Lectin Receptor DC-SIGN Has an Anti-Inflammatory Role in Human M(IL-4) Macrophages in Response to Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Troegeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lastrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06367-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500570v1</w:t>
+                <w:t xml:space="preserve">hal-02348476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Protease-Dependent Mesenchymal Migration of Tumor-Associated Macrophages as a Target in Cancer Immunotherapy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Ben-Neji</w:t>
+                <w:t xml:space="preserve">Podosomes, But Not the Maturation Status, Determine the Protease-Dependent 3D Migration in Human Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Belozertseva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Franchet</w:t>
+                <w:t xml:space="preserve">Claire Lastrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mascarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Immunology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/2326-6066.CIR-17-0746⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02356000v1</w:t>
+                <w:t xml:space="preserve">hal-02348486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podosomes, But Not the Maturation Status, Determine the Protease-Dependent 3D Migration in Human Dendritic Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Meunier</w:t>
+                <w:t xml:space="preserve">Podosome Force Generation Machinery: A Local Balance between Protrusion at the Core and Traction at the Ring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00846⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.4028 - 4040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b00622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348486v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podosome Force Generation Machinery: A Local Balance between Protrusion at the Core and Traction at the Ring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Pingris</w:t>
+                <w:t xml:space="preserve">C-type lectin receptor DCIR modulates immunity to tuberculosis by sustaining type I interferon signaling in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Troegeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo Pietretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b00622⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (4), pp.E540-E549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1613254114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767661v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-type lectin receptor DCIR modulates immunity to tuberculosis by sustaining type I interferon signaling in dendritic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Colom</w:t>
+                <w:t xml:space="preserve">Tuberculosis is associated with expansion of a motile, permissive and immunomodulatory CD16+ monocyte population via the IL-10/STAT3 axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lastrucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Souriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1613254114⟩</w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (12), pp.1333-1351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/cr.2015.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348507v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis is associated with expansion of a motile, permissive and immunomodulatory CD16+ monocyte population via the IL-10/STAT3 axis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shanti Souriant</w:t>
+                <w:t xml:space="preserve">Working Together: Spatial Synchrony in the Force and Actin Dynamics of Podosome First Neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cr.2015.123⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.3800 - 3813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn506745r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348517v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Together: Spatial Synchrony in the Force and Actin Dynamics of Podosome First Neighbors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amsha Proag</w:t>
+                <w:t xml:space="preserve">Protrusion force microscopy reveals oscillatory force generation and mechanosensing activity of human macrophage podosomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Labernadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nn506745r⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), 31p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767608v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protrusion force microscopy reveals oscillatory force generation and mechanosensing activity of human macrophage podosomes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+                <w:t xml:space="preserve">Queuosine biosynthesis is required for &amp;lt;em&amp;gt;sinorhizobium meliloti&amp;lt;/em&amp;gt;-induced cytoskeletal modifications on HeLa Cells and symbiosis with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacer Benmeradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6343⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767580v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Queuosine biosynthesis is required for &amp;lt;em&amp;gt;sinorhizobium meliloti&amp;lt;/em&amp;gt;-induced cytoskeletal modifications on HeLa Cells and symbiosis with &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Macrophage Mesenchymal Migration Requires Podosome Stabilization by Filamin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vérollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0056043⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 287 (16), pp.13051-13062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M111.307124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650924v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage Mesenchymal Migration Requires Podosome Stabilization by Filamin A</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Peyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M111.307124⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.248-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406507v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline van Goethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (2-3), pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674577v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
+                <w:t xml:space="preserve">Matrix architecture dictates three-dimensional migration modes of human macrophages: differential involvement of proteases and podosome-like structures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline van Goethem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (2), pp.1049-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356068v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix architecture dictates three-dimensional migration modes of human macrophages: differential involvement of proteases and podosome-like structures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional migration of macrophages requires Hck for podosome organization and extracellular matrix proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Al Saati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902223⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (7), pp.1444-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-04-218735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038501v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional migration of macrophages requires Hck for podosome organization and extracellular matrix proteolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Cougoule</w:t>
+                <w:t xml:space="preserve">The oncogenic activity of the Src family kinase Hck requires the cooperative action of the plasma membrane- and lysosome-associated isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talal Al Saati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-04-218735⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.321-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2008.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356257v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oncogenic activity of the Src family kinase Hck requires the cooperative action of the plasma membrane- and lysosome-associated isoforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diaphanous-related formins are required for invadopodia formation and invasion of breast tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floria Lizarraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Romao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2008.11.020⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (7), pp.2792-2800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-3709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356076v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diaphanous-related formins are required for invadopodia formation and invasion of breast tumor cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Le Dez</w:t>
+                <w:t xml:space="preserve">Hematopoietic cell kinase (Hck) isoforms and phagocyte duties – From signaling and actin reorganization to migration and phagocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Castandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-08-3709⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (8-9), pp.527-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2008.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659942v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hematopoietic cell kinase (Hck) isoforms and phagocyte duties – From signaling and actin reorganization to migration and phagocytosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Labrousse</w:t>
+                <w:t xml:space="preserve">MT1-MMP-dependent invasion is regulated by TI-VAMP/VAMP7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Recchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nassoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2008.03.008⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (12), pp.926-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356077v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MT1-MMP-dependent invasion is regulated by TI-VAMP/VAMP7.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Tyrosine-phosphorylated STAT5 accumulates on podosomes in Hck-transformed fibroblasts and chronic myeloid leukemia cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Daubon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2008.05.044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 213 (1), pp.212-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcp.21112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319422v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine-phosphorylated STAT5 accumulates on podosomes in Hck-transformed fibroblasts and chronic myeloid leukemia cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Re-arrangements of podosome structures are observed when Hck is activated in myeloid cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Castandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcp.21112⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (3-4), pp.327-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2005.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00177912v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-arrangements of podosome structures are observed when Hck is activated in myeloid cells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Activation of the lysosome-associated p61Hck isoform triggers the biogenesis of podosomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Carréno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerôme Castandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rigo</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Astarie-Dequeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2005.09.012⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (8), pp.682-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2005.00307.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00177921v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00177916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the lysosome-associated p61Hck isoform triggers the biogenesis of podosomes.</w:t>
-[...132 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fungal lectin, XCL, is internalized via clathrin-dependent endocytosis and facilitates uptake of other molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marty-Detraves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6182,51 +6052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage mechanics, from cell migration to phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunobiophysics seminar series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6251,51 +6121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage mechanics, from cell migration to phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Monocytes and Macrophages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6320,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage mechanics, from cell migration to phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th meeting of the Canceropole GSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6389,51 +6259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERM proteins and the macrophage cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomédicale Toulousaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6458,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage compression forces during migration and phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Organisation on Engineered Micropatterns and 3D Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6527,51 +6397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale mechanics of macrophage podosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENS/ESPCI biophysics seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6596,51 +6466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale architecture and mechanics of macrophage podosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invadosome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6665,51 +6535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale architecture and mechanics of macrophage podosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CellTiss days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6726,563 +6596,563 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a unique TUBB3 + cell population in the tuberculosis granuloma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capsule-mediated O-antigen masking protects hypervirulent Klebsiella pneumoniae from neutrophil killing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Monard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Métais</w:t>
+                <w:t xml:space="preserve">Joshua L.C Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pingret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gad Frankel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018831v1</w:t>
+                <w:t xml:space="preserve">hal-05018837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4polar3D : Single molecule 3D orientation imaging of dense actin networks using ratiometric polarization splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of a unique TUBB3 + cell population in the tuberculosis granuloma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pingret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charitra S. Senthil Kumar</w:t>
+                <w:t xml:space="preserve">Caroline Buscail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Augusto Valades-Cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Javier Rey-Barroso</w:t>
+                <w:t xml:space="preserve">Maxime Caouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170251v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual human lung models reveal compartment-specific activity of anti-tuberculosis drugs and host-directed therapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio César Barbosa Bomfim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio César Barbosa Bomfim</w:t>
+                <w:t xml:space="preserve">Thomas Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Faivre</w:t>
+                <w:t xml:space="preserve">Manon Popis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Benoist</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bastien Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of glycolysis in tuberculosis-mediated metabolic rewiring reduces HIV-1 spread across macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah C Monard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hertel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoï Vahlas</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mariano Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moesin controls cell-cell fusion and osteoclast function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Dufrancais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Verdys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,537 +7190,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Juzans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The membrane-actin linkers ezrin, radixin, and moesin are dispensable for macrophage migration and cortex mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moesin activation controls bone resorption and tunneling nanotube-dependent osteoclast fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dufrancais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Verdys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Sanchez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Plozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Juzans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04234772v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of dense actin networks produces nanonewton protrusive forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amsha Proag</w:t>
+                <w:t xml:space="preserve">The membrane-actin linkers ezrin, radixin, and moesin are dispensable for macrophage migration and cortex mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Verdys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rey Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vermeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423297v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Elasticity of dense actin networks produces nanonewton protrusive forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jasnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101965v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa infection reveals a Caspase-1-dependent neutrophil pyroptosis pathway that restrains damaging Histone release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Planès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karin Santoni</w:t>
+                <w:t xml:space="preserve">Salimata Bagayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pericat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimata Bagayoko</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7997,51 +7989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufran&#231;ais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Plozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#233;tais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202409169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04721499v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Proamer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Janus-Bell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104963.3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018837v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua L.C Wong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Frankel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.02.26.640295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05460353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cervero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Barger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Verdys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2025.151514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Kumari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Chastney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kokate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Per&#228;nen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46868-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey Barroso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Girel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bergert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00173-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Munaretto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.282466" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639892v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.13.593799" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087834v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mascarau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fromont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantaloube-Ferrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205103" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738417v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Gorse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010305" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738082v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#224;s Velez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MA0422-730R" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hervy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bouissou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30652-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450669v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03875-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020912v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Balboa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.52535" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Accarias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sanchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boyance" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236703" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034321v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kviatcovsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.091" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van den Dries" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Linder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236828" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348476v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troegeler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lastrucci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01123" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-17-0746" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348486v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00846" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pietretti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613254114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.123" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Benmeradi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307124" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-218735" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2008.11.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72F4J61P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floria Lizarraga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Romao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3709" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guiet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poincloux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castandet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labrousse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL2WQBKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177912v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21112" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QTWL7GS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Castandet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH35VQR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astarie-Dequeker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2005.00307.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty-Detraves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baricault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00338" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018885v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018878v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019236v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingret" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buscail" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caouaille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra S. Senthil Kumar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379754v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Barbosa Bomfim" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoist" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Popis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Suire" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739994v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hertel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958903v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423297v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufran&#231;ais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Plozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#233;tais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202409169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra Senthil Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70852-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04721499v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Proamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Janus-Bell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104963.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05460353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cervero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Barger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Verdys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2025.151514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Kumari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Chastney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kokate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Per&#228;nen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46868-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey Barroso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Girel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bergert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00173-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Munaretto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.282466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mascarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fromont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantaloube-Ferrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Gorse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#224;s Velez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MA0422-730R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hervy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bouissou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30652-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03875-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Balboa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.52535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Accarias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boyance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236703" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034321v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kviatcovsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van den Dries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Linder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236828" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-17-0746" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troegeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lastrucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00846" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pietretti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613254114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.123" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Benmeradi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307124" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-218735" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2008.11.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72F4J61P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floria Lizarraga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Romao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3709" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guiet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poincloux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castandet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labrousse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL2WQBKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177912v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21112" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QTWL7GS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Castandet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH35VQR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astarie-Dequeker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2005.00307.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty-Detraves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baricault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00338" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018885v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018878v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019236v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018837v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua L.C Wong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Frankel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buscail" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caouaille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Barbosa Bomfim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoist" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Popis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Suire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hertel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>