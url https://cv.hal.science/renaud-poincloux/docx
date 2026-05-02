--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1842,485 +1842,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and molecular actors of myeloid cell fusion: podosomes and tunneling nanotubes call the tune</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mascarau</w:t>
+                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Raynaud-Messina</w:t>
+                <w:t xml:space="preserve">Awoke Negash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-021-03875-x⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.100009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2021.100009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450669v1</w:t>
+                <w:t xml:space="preserve">hal-02564126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Cellular and molecular actors of myeloid cell fusion: podosomes and tunneling nanotubes call the tune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dufrançais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mascarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awoke Negash</w:t>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Martin</w:t>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Raynaud-Messina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (1), pp.100009. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (17-18), pp.6087-6104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crmeth.2021.100009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00018-021-03875-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564126v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1-Infected Human Macrophages, by Secreting RANK-L, Contribute to Enhanced Osteoclast Recruitment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic engineering of hoxb8 immortalized hematopoietic progenitors: a potent tool to study macrophage tissue migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bertrand</w:t>
+                <w:t xml:space="preserve">Solene Accarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben-Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boyance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms21093154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (5), pp.jcs236703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.236703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020912v1</w:t>
+                <w:t xml:space="preserve">hal-03018738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuberculosis-associated IFN-I induces Siglec-1 on tunneling nanotubes and favors HIV-1 spread in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanti Souriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phong Vu Manh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,595 +2329,595 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pingris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.52535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic engineering of hoxb8 immortalized hematopoietic progenitors: a potent tool to study macrophage tissue migration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">HIV-1-Infected Human Macrophages, by Secreting RANK-L, Contribute to Enhanced Osteoclast Recruitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mascarau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boyance</w:t>
+                <w:t xml:space="preserve">Isabelle Gennero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (5), pp.jcs236703. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (9), pp.3154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.236703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms21093154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03018738v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis Exacerbates HIV-1 infection through IL-10/STAT3-Dependent Tunneling Nanotube Formation in Macrophages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the mechanical landscape – new insights into podosome architecture and mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Kviatcovsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Koen van den Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Linder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.02.091⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (24), pp.jcs236828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jcs.236828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034321v2</w:t>
+                <w:t xml:space="preserve">hal-03034038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the mechanical landscape – new insights into podosome architecture and mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koen van den Dries</w:t>
+                <w:t xml:space="preserve">Tuberculosis Exacerbates HIV-1 infection through IL-10/STAT3-Dependent Tunneling Nanotube Formation in Macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Souriant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Linder</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denise Kviatcovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132 (24), pp.jcs236828. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (13), pp.3586-3599.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.236828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2019.02.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034038v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034321v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
+                <w:t xml:space="preserve">The C-Type Lectin Receptor DC-SIGN Has an Anti-Inflammatory Role in Human M(IL-4) Macrophages in Response to Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Metais</w:t>
+                <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
+                <w:t xml:space="preserve">Anthony Troegeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Balboa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Melet</w:t>
+                <w:t xml:space="preserve">Claire Lastrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Carine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (6), pp.E34+. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02544517v1</w:t>
+                <w:t xml:space="preserve">hal-02348476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frustrated endocytosis controls contractility-independent mechanotransduction at clathrin-coated structures</w:t>
               </w:r>
@@ -3050,51 +3050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protease-Dependent Mesenchymal Migration of Tumor-Associated Macrophages as a Target in Cancer Immunotherapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben-Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Belozertseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3165,204 +3165,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-Type Lectin Receptor DC-SIGN Has an Anti-Inflammatory Role in Human M(IL-4) Macrophages in Response to Mycobacterium tuberculosis</w:t>
+                <w:t xml:space="preserve">Asb2 alpha-Filamin A Axis Is Essential for Actin Cytoskeleton Remodeling During Heart Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geanncarlo Lugo-Villarino</w:t>
+                <w:t xml:space="preserve">Arnaud Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Troegeler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciana Balboa</w:t>
+                <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lastrucci</w:t>
+                <w:t xml:space="preserve">Armelle Melet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Duval</w:t>
+                <w:t xml:space="preserve">Sandrine Uttenweiler-Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (6), pp.E34+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.01123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.117.312015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348476v1</w:t>
+                <w:t xml:space="preserve">hal-02544517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Podosomes, But Not the Maturation Status, Determine the Protease-Dependent 3D Migration in Human Dendritic Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lastrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-type lectin receptor DCIR modulates immunity to tuberculosis by sustaining type I interferon signaling in dendritic cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Troegeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3701,295 +3701,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuberculosis is associated with expansion of a motile, permissive and immunomodulatory CD16+ monocyte population via the IL-10/STAT3 axis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Lastrucci</w:t>
+                <w:t xml:space="preserve">Working Together: Spatial Synchrony in the Force and Actin Dynamics of Podosome First Neighbors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Bénard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Shanti Souriant</w:t>
+                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/cr.2015.123⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.3800 - 3813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn506745r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02348517v1</w:t>
+                <w:t xml:space="preserve">hal-01767608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Together: Spatial Synchrony in the Force and Actin Dynamics of Podosome First Neighbors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Voituriez</w:t>
+                <w:t xml:space="preserve">Tuberculosis is associated with expansion of a motile, permissive and immunomodulatory CD16+ monocyte population via the IL-10/STAT3 axis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lastrucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Delobelle</w:t>
+                <w:t xml:space="preserve">Alan Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Balboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pingris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Souriant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (4), pp.3800 - 3813. </w:t>
+              <w:t xml:space="preserve">Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (12), pp.1333-1351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn506745r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/cr.2015.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767608v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protrusion force microscopy reveals oscillatory force generation and mechanosensing activity of human macrophage podosomes</w:t>
               </w:r>
@@ -4001,77 +4001,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Labernadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Bouissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Delobelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Balor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), 31p. </w:t>
@@ -4135,51 +4135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacer Benmeradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4269,77 +4269,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vérollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamsoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 287 (16), pp.13051-13062. </w:t>
@@ -4371,640 +4371,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
+                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Botella</w:t>
+                <w:t xml:space="preserve">Emeline van Goethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Balor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Peyron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Guillaume Charriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 90 (2-3), pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674577v1</w:t>
+                <w:t xml:space="preserve">hal-02356068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrophage podosomes go 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycobacterial p(1)-type ATPases mediate resistance to zinc poisoning in human macrophages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline van Goethem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Balor</w:t>
+                <w:t xml:space="preserve">Pascale Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Charriere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Florence Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2010.07.011⟩</w:t>
+              <w:t xml:space="preserve">Cell Host and Microbe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (3), pp.248-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chom.2011.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356068v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matrix architecture dictates three-dimensional migration modes of human macrophages: differential involvement of proteases and podosome-like structures.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional migration of macrophages requires Hck for podosome organization and extracellular matrix proteolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cougoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Le Cabec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Talal Al Saati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Mege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902223⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (7), pp.1444-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2009-04-218735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03038501v1</w:t>
+                <w:t xml:space="preserve">hal-02356257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional migration of macrophages requires Hck for podosome organization and extracellular matrix proteolysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Matrix architecture dictates three-dimensional migration modes of human macrophages: differential involvement of proteases and podosome-like structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline van Goethem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 115 (7), pp.1444-1452. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 184 (2), pp.1049-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2009-04-218735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.0902223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356257v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oncogenic activity of the Src family kinase Hck requires the cooperative action of the plasma membrane- and lysosome-associated isoforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talal Al Saati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.321-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5063,51 +5063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaphanous-related formins are required for invadopodia formation and invasion of breast tumor cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floria Lizarraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Romao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5356,51 +5356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Steffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Recchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5464,103 +5464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tyrosine-phosphorylated STAT5 accumulates on podosomes in Hck-transformed fibroblasts and chronic myeloid leukemia cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cougoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Daubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Maridonneau-Parini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Cabec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 213 (1), pp.212-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5606,77 +5606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-arrangements of podosome structures are observed when Hck is activated in myeloid cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Castandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Carréno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerôme Castandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Astarie-Dequeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5912,51 +5912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marty-Detraves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6052,51 +6052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage mechanics, from cell migration to phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Immunobiophysics seminar series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6121,51 +6121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage mechanics, from cell migration to phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Monocytes and Macrophages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6190,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage mechanics, from cell migration to phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th meeting of the Canceropole GSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6259,51 +6259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERM proteins and the macrophage cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Avancées Scientifiques de la Recherche Biomédicale Toulousaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrophage compression forces during migration and phagocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Organisation on Engineered Micropatterns and 3D Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6397,51 +6397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale mechanics of macrophage podosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENS/ESPCI biophysics seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6466,51 +6466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale architecture and mechanics of macrophage podosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invadosome meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6535,51 +6535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale architecture and mechanics of macrophage podosomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Poincloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CellTiss days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,424 +6630,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capsule-mediated O-antigen masking protects hypervirulent Klebsiella pneumoniae from neutrophil killing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual human lung models reveal compartment-specific activity of anti-tuberculosis drugs and host-directed therapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joshua L.C Wong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Meunier</w:t>
+                <w:t xml:space="preserve">Caio César Barbosa Bomfim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gad Frankel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natacha Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Popis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018837v1</w:t>
+                <w:t xml:space="preserve">hal-05379754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a unique TUBB3 + cell population in the tuberculosis granuloma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pingret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Buscail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Caouaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05018831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual human lung models reveal compartment-specific activity of anti-tuberculosis drugs and host-directed therapies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capsule-mediated O-antigen masking protects hypervirulent Klebsiella pneumoniae from neutrophil killing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua L.C Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Frankel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Benoist</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-05379754v1</w:t>
+                <w:t xml:space="preserve">hal-05018837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of glycolysis in tuberculosis-mediated metabolic rewiring reduces HIV-1 spread across macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoï Vahlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C Monard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7387,51 +7387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Rey Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vermeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7460,381 +7460,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity of dense actin networks produces nanonewton protrusive forces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amsha Proag</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa infection reveals a Caspase-1-dependent neutrophil pyroptosis pathway that restrains damaging Histone release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Planès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Bagayoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pericat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423297v1</w:t>
+                <w:t xml:space="preserve">hal-03452379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+                <w:t xml:space="preserve">Elasticity of dense actin networks produces nanonewton protrusive forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jasnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Balor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Bouissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsha Proag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101965v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa infection reveals a Caspase-1-dependent neutrophil pyroptosis pathway that restrains damaging Histone release</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolved live-cell imaging using Random Illumination Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Bordignon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03452379v1</w:t>
+                <w:t xml:space="preserve">hal-03101965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId282"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7989,51 +7989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufran&#231;ais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Plozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#233;tais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202409169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra Senthil Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70852-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04721499v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Proamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Janus-Bell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104963.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05460353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cervero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Barger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Verdys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2025.151514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Kumari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Chastney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kokate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Per&#228;nen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46868-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey Barroso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Girel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bergert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00173-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Munaretto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.282466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mascarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fromont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantaloube-Ferrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Gorse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#224;s Velez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MA0422-730R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hervy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bouissou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30652-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450669v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03875-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020912v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093154" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Balboa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.52535" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Accarias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sanchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boyance" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236703" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034321v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kviatcovsky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.091" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034038v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van den Dries" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Linder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236828" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-17-0746" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troegeler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lastrucci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00846" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pietretti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613254114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348517v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.123" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Benmeradi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307124" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038501v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902223" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-218735" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2008.11.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72F4J61P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floria Lizarraga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Romao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3709" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guiet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poincloux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castandet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labrousse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL2WQBKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177912v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21112" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QTWL7GS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Castandet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH35VQR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astarie-Dequeker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2005.00307.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty-Detraves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baricault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00338" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018885v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018878v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019236v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018837v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua L.C Wong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Frankel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018831v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingret" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buscail" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caouaille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Barbosa Bomfim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoist" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Popis" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Suire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hertel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423297v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514483v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufran&#231;ais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Plozza" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Juzans" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud M&#233;tais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Monard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202409169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170251v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charitra Senthil Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Valades-Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo G Vesga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey-Barroso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70852-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04721499v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Masson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Scandola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Rinckel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Proamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Janus-Bell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.104963.3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05460353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Cervero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Barger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Verdys" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Herzog" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2025.151514" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639883v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reena Kumari" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Ven" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Chastney" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Kokate" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Per&#228;nen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46868-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rey Barroso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Girel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vermeil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bergert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00173-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218221v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Munaretto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Rouqui&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mougel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chassan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2022.282466" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04087834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mascarau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Woottum" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Fromont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cantaloube-Ferrieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202205103" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Affannoukou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.487003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Santoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pericat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leana Gorse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Buyck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Pinilla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010305" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Dupont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phong Vu Manh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pingris" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Souriant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#224;s Velez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JLB.4MA0422-730R" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Portes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Escallier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dufrancais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Raynaud-Messina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.75610" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817191v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jasnin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Hervy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bouissou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsha Proag" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30652-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmeth.2021.100009" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450669v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Poincloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Maridonneau-Parini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-021-03875-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03018738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Accarias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labrousse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boyance" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236703" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Balboa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.52535" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020912v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bertrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gennero" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093154" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034038v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen van den Dries" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Linder" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.236828" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034321v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Kviatcovsky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2019.02.091" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348476v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geanncarlo Lugo-Villarino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Troegeler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lastrucci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Duval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.01123" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356000v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Belozertseva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dalenc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Franchet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2326-6066.CIR-17-0746" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544517v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Metais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamsoul" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Melet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Uttenweiler-Joseph" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.117.312015" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348486v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cougoule" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guiet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Meunier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00846" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767661v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Bouissou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b00622" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mercier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pietretti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Colom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1613254114" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767608v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Voituriez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delobelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506745r" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan B&#233;nard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cr.2015.123" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01767580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Labernadie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6343" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Benmeradi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0056043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406507v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel V&#233;rollet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.307124" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356068v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline van Goethem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charriere" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2010.07.011" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J5LD8PX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Botella" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Peyron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levillain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2011.08.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356257v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Cabec" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al Saati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mege" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2009-04-218735" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0902223" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356076v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2008.11.020" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72F4J61P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floria Lizarraga" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Romao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-08-3709" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356077v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guiet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Poincloux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castandet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Labrousse" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2008.03.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QL2WQBKR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Steffen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Recchi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nassoy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2008.05.044" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177912v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daubon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.21112" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8QTWL7GS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177921v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vincent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Castandet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rigo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2005.09.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMH35VQR-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177916v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#233;no" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Astarie-Dequeker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2005.00307.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177744v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marty-Detraves" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baricault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fournier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00338" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018885v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018878v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019217v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019226v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019236v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019249v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019258v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio C&#233;sar Barbosa Bomfim" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Faivre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benoist" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Popis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Suire" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018831v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Monard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pingret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Buscail" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Caouaille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua L.C Wong" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Frankel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hertel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Maio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958903v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234772v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452379v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Plan&#232;s" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Bagayoko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Bordignon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423297v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101965v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>